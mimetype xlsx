--- v0 (2026-03-13)
+++ v1 (2026-04-28)
@@ -1,135 +1,136 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp1.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp2.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp3.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp4.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp5.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
+  <Override PartName="/xl/ctrlProps/ctrlProp6.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Override PartName="/xl/ctrlProps/ctrlProp6.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp7.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp8.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp9.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp10.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp11.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp12.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp13.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp14.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp15.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp16.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
+  <Override PartName="/xl/ctrlProps/ctrlProp17.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="24334"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\fukuokashien202601\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{742B268F-1965-4466-9D0F-DE7CD4617591}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{55A3AAF5-7629-41C2-82E0-8914E6FDBBAC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="14100" yWindow="135" windowWidth="13995" windowHeight="15450" xr2:uid="{EEC6F19A-939E-42DA-9369-30D2A6DAAF1D}"/>
+    <workbookView xWindow="1125" yWindow="165" windowWidth="13995" windowHeight="15450" activeTab="2" xr2:uid="{EEC6F19A-939E-42DA-9369-30D2A6DAAF1D}"/>
   </bookViews>
   <sheets>
     <sheet name="1P" sheetId="1" r:id="rId1"/>
     <sheet name="2P" sheetId="2" r:id="rId2"/>
     <sheet name="3P" sheetId="3" r:id="rId3"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'1P'!$A$1:$AJ$42</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'1P'!$A$1:$AJ$43</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">'2P'!$A$1:$AC$66</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="2">'3P'!$A$1:$AK$51</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="R22" i="3" l="1"/>
   <c r="AF22" i="3" s="1"/>
   <c r="R21" i="3"/>
   <c r="AF21" i="3" s="1"/>
   <c r="AD13" i="3"/>
   <c r="AD12" i="3"/>
   <c r="AD11" i="3"/>
   <c r="AD10" i="3"/>
   <c r="AD9" i="3"/>
   <c r="AD8" i="3"/>
   <c r="AC15" i="3" s="1"/>
   <c r="AC24" i="3" l="1"/>
   <c r="J29" i="3" s="1"/>
   <c r="B29" i="3"/>
   <c r="R29" i="3" l="1"/>
   <c r="AC29" i="3" s="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="354" uniqueCount="253">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="355" uniqueCount="254">
   <si>
     <t>令和</t>
     <rPh sb="0" eb="2">
       <t>レイワ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>年</t>
     <rPh sb="0" eb="1">
       <t>ネン</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>月</t>
     <rPh sb="0" eb="1">
       <t>ツキ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>日</t>
     <rPh sb="0" eb="1">
       <t>ヒ</t>
@@ -1321,93 +1322,50 @@
   </si>
   <si>
     <t>Ｓ　公務（他に分類されるものを除く）</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>国家公務</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>地方公務</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>Ｔ　分類不能の産業</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>分類不能の産業</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>様式1-6号</t>
   </si>
   <si>
-    <t>使用量算出と申請額の算定 【 令和6年 8月～10月 及び 令和７年 １月～3月 】</t>
-[...41 lines deleted...]
-  <si>
     <t>【入力用】</t>
     <rPh sb="1" eb="3">
       <t>ニュウリョク</t>
     </rPh>
     <rPh sb="3" eb="4">
       <t>ヨウ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>■使用量算出と支援金の算定①　申請期間中の「使用量合計」と「按分率」を入力し価格高騰分①を算出。</t>
     <rPh sb="1" eb="4">
       <t>シヨウリョウ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>サンシュツ</t>
     </rPh>
     <rPh sb="7" eb="10">
       <t>シエンキン</t>
     </rPh>
     <rPh sb="11" eb="13">
       <t>サンテイ</t>
     </rPh>
     <rPh sb="15" eb="20">
       <t>シンセイキカンチュウ</t>
@@ -1625,109 +1583,50 @@
     <rPh sb="0" eb="2">
       <t>トシ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>【 ㎥ 】</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>㎥</t>
   </si>
   <si>
     <t>円/㎥</t>
     <rPh sb="0" eb="1">
       <t>エン</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>LPガス</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>★</t>
-    <phoneticPr fontId="2"/>
-[...57 lines deleted...]
-    </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>価格高騰分① 合計</t>
     <rPh sb="0" eb="2">
       <t>カカク</t>
     </rPh>
     <rPh sb="2" eb="5">
       <t>コウトウブン</t>
     </rPh>
     <rPh sb="7" eb="9">
       <t>ゴウケイ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>LPガスの申請がある：LPガスの価格高騰分から-1,400円</t>
     <rPh sb="5" eb="7">
       <t>シンセイ</t>
     </rPh>
     <rPh sb="16" eb="21">
       <t>カカクコウトウブン</t>
     </rPh>
     <rPh sb="29" eb="30">
       <t>エン</t>
@@ -2146,50 +2045,156 @@
     </rPh>
     <rPh sb="16" eb="17">
       <t>コト</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>はい　　　　　　　　いいえ　　　　　　　　その他（　　　　　　　　　　　　　　　　　）</t>
     <rPh sb="23" eb="24">
       <t>タ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>様式1-6号</t>
     <rPh sb="0" eb="2">
       <t>ヨウシキ</t>
     </rPh>
     <rPh sb="5" eb="6">
       <t>ゴウ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>※ご記入いただいた連絡先等は、福岡市の施策や事業の情報提供以外の目的で使用することはありません。</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>前回【令和6年8月～令和6年10月及び令和7年1月～3月】に申請して支給を受けた方はチェックを入れてください。</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>使用量算出と申請額の算定 【 令和7年 7月～9月 及び 令和8年 １月～3月 】</t>
+    <rPh sb="0" eb="3">
+      <t>シヨウリョウ</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>サンシュツ</t>
+    </rPh>
+    <rPh sb="6" eb="9">
+      <t>シンセイガク</t>
+    </rPh>
+    <rPh sb="10" eb="12">
+      <t>サンテイ</t>
+    </rPh>
+    <rPh sb="15" eb="17">
+      <t>レイワ</t>
+    </rPh>
+    <rPh sb="18" eb="19">
+      <t>ネン</t>
+    </rPh>
+    <rPh sb="21" eb="22">
+      <t>ガツ</t>
+    </rPh>
+    <rPh sb="24" eb="25">
+      <t>ガツ</t>
+    </rPh>
+    <rPh sb="26" eb="27">
+      <t>オヨ</t>
+    </rPh>
+    <rPh sb="29" eb="31">
+      <t>レイワ</t>
+    </rPh>
+    <rPh sb="32" eb="33">
+      <t>ネン</t>
+    </rPh>
+    <rPh sb="35" eb="36">
+      <t>ガツ</t>
+    </rPh>
+    <rPh sb="38" eb="39">
+      <t>ガツ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">※ 申請する種別の枠内は入力必須です
+※ 寮・社宅での利用分は対象外です
+※ オートガスはタクシーの燃料などに対する支援でありタクシー利用料金は対象外です
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="BIZ UDPゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>★</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="BIZ UDPゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>LPガスの価格高騰分については、県の支援があるため右記計算式で算出 （使用量×77円×按分率）-1,500円</t>
+    </r>
+    <rPh sb="12" eb="14">
+      <t>ニュウリョク</t>
+    </rPh>
+    <rPh sb="21" eb="22">
+      <t>リョウ</t>
+    </rPh>
+    <rPh sb="23" eb="25">
+      <t>シャタク</t>
+    </rPh>
+    <rPh sb="27" eb="30">
+      <t>リヨウブン</t>
+    </rPh>
+    <rPh sb="31" eb="34">
+      <t>タイショウガイ</t>
+    </rPh>
+    <rPh sb="50" eb="52">
+      <t>ネンリョウ</t>
+    </rPh>
+    <rPh sb="55" eb="56">
+      <t>タイ</t>
+    </rPh>
+    <rPh sb="58" eb="60">
+      <t>シエン</t>
+    </rPh>
+    <rPh sb="67" eb="71">
+      <t>リヨウリョウキン</t>
+    </rPh>
+    <rPh sb="72" eb="75">
+      <t>タイショウガイ</t>
+    </rPh>
     <phoneticPr fontId="2"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="176" formatCode="#,##0.00_ "/>
     <numFmt numFmtId="177" formatCode="#,##0_ "/>
   </numFmts>
   <fonts count="49" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="BIZ UDPゴシック"/>
       <family val="3"/>
       <charset val="128"/>
@@ -2501,87 +2506,93 @@
       <name val="BIZ UDPゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="19"/>
       <name val="BIZ UDPゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <name val="BIZ UDPゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="17"/>
       <color theme="1"/>
       <name val="BIZ UDPゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
   </fonts>
-  <fills count="7">
+  <fills count="8">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="2" tint="-9.9978637043366805E-2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.14999847407452621"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="3" tint="0.89999084444715716"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="8" tint="0.59999389629810485"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="8" tint="0.79998168889431442"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
   </fills>
   <borders count="95">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
@@ -3667,51 +3678,51 @@
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="514">
+  <cellXfs count="516">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1">
@@ -3940,50 +3951,53 @@
     </xf>
     <xf numFmtId="49" fontId="6" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="4" borderId="83" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="4" borderId="72" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="4" borderId="67" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="63" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="62" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="65" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -4523,50 +4537,53 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
@@ -5407,50 +5424,54 @@
 <file path=xl/ctrlProps/ctrlProp10.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp11.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp12.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp13.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp14.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp15.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp16.xml><?xml version="1.0" encoding="utf-8"?>
+<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
+</file>
+
+<file path=xl/ctrlProps/ctrlProp17.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp2.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp3.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp4.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp5.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp6.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp7.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
@@ -5932,60 +5953,170 @@
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="BIZ UDPゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
               <a:ea typeface="BIZ UDPゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
               <a:cs typeface="+mn-cs"/>
             </a:rPr>
             <a:t>　　　</a:t>
           </a:r>
           <a:endParaRPr lang="ja-JP" altLang="ja-JP" sz="1900">
             <a:solidFill>
               <a:schemeClr val="bg1"/>
             </a:solidFill>
             <a:effectLst/>
             <a:latin typeface="BIZ UDPゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
             <a:ea typeface="BIZ UDPゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
           </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>44</xdr:row>
+      <xdr:row>45</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="184731" cy="264560"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="3" name="テキスト ボックス 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000003000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1"/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="4124325" y="14401800"/>
+          <a:ext cx="184731" cy="264560"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" rtlCol="0" anchor="t">
+          <a:spAutoFit/>
+        </a:bodyPr>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>45</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="184731" cy="264560"/>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="4" name="テキスト ボックス 3">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000004000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1"/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="4124325" y="14401800"/>
+          <a:ext cx="184731" cy="264560"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" rtlCol="0" anchor="t">
+          <a:spAutoFit/>
+        </a:bodyPr>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>45</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="184731" cy="264560"/>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="5" name="テキスト ボックス 4">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000005000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="4124325" y="14401800"/>
           <a:ext cx="184731" cy="264560"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
@@ -5993,265 +6124,155 @@
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" rtlCol="0" anchor="t">
           <a:spAutoFit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>44</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="184731" cy="264560"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="4" name="テキスト ボックス 3">
+        <xdr:cNvPr id="6" name="テキスト ボックス 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000004000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000006000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="4124325" y="14401800"/>
+          <a:off x="4124325" y="14125575"/>
           <a:ext cx="184731" cy="264560"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" rtlCol="0" anchor="t">
           <a:spAutoFit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>44</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="184731" cy="264560"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="5" name="テキスト ボックス 4">
+        <xdr:cNvPr id="7" name="テキスト ボックス 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000005000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000007000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="4124325" y="14401800"/>
+          <a:off x="4124325" y="14125575"/>
           <a:ext cx="184731" cy="264560"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" rtlCol="0" anchor="t">
           <a:spAutoFit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>43</xdr:row>
-[...109 lines deleted...]
-      <xdr:row>43</xdr:row>
+      <xdr:row>44</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="184731" cy="264560"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="8" name="テキスト ボックス 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000008000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="4124325" y="14125575"/>
           <a:ext cx="184731" cy="264560"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
       <xdr:style>
@@ -6262,51 +6283,51 @@
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" rtlCol="0" anchor="t">
           <a:spAutoFit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>43</xdr:row>
+      <xdr:row>44</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="184731" cy="264560"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="9" name="テキスト ボックス 8">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000009000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="4124325" y="14125575"/>
           <a:ext cx="184731" cy="264560"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
       <xdr:style>
@@ -6317,51 +6338,51 @@
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" rtlCol="0" anchor="t">
           <a:spAutoFit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>43</xdr:row>
+      <xdr:row>44</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="184731" cy="264560"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="10" name="テキスト ボックス 9">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00000A000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="4124325" y="14125575"/>
           <a:ext cx="184731" cy="264560"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
       <xdr:style>
@@ -6372,51 +6393,51 @@
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" rtlCol="0" anchor="t">
           <a:spAutoFit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>43</xdr:row>
+      <xdr:row>44</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="184731" cy="264560"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="11" name="テキスト ボックス 10">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00000B000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="4124325" y="14125575"/>
           <a:ext cx="184731" cy="264560"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
       <xdr:style>
@@ -6427,51 +6448,51 @@
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" rtlCol="0" anchor="t">
           <a:spAutoFit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>43</xdr:row>
+      <xdr:row>44</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="184731" cy="264560"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="12" name="テキスト ボックス 11">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00000C000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="4124325" y="14125575"/>
           <a:ext cx="184731" cy="264560"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
       <xdr:style>
@@ -6482,60 +6503,60 @@
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" rtlCol="0" anchor="t">
           <a:spAutoFit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
-          <xdr:col>9</xdr:col>
-[...2 lines deleted...]
-          <xdr:rowOff>371475</xdr:rowOff>
+          <xdr:col>10</xdr:col>
+          <xdr:colOff>47625</xdr:colOff>
+          <xdr:row>10</xdr:row>
+          <xdr:rowOff>285750</xdr:rowOff>
         </xdr:from>
         <xdr:to>
-          <xdr:col>10</xdr:col>
-[...2 lines deleted...]
-          <xdr:rowOff>180975</xdr:rowOff>
+          <xdr:col>11</xdr:col>
+          <xdr:colOff>95250</xdr:colOff>
+          <xdr:row>12</xdr:row>
+          <xdr:rowOff>95250</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1025" name="Check Box 1" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1025"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000001040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -6549,60 +6570,60 @@
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData fLocksWithSheet="0"/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
-          <xdr:col>23</xdr:col>
-          <xdr:colOff>161925</xdr:colOff>
+          <xdr:col>24</xdr:col>
+          <xdr:colOff>57150</xdr:colOff>
           <xdr:row>10</xdr:row>
-          <xdr:rowOff>0</xdr:rowOff>
+          <xdr:rowOff>295275</xdr:rowOff>
         </xdr:from>
         <xdr:to>
-          <xdr:col>24</xdr:col>
-[...2 lines deleted...]
-          <xdr:rowOff>190500</xdr:rowOff>
+          <xdr:col>25</xdr:col>
+          <xdr:colOff>104775</xdr:colOff>
+          <xdr:row>12</xdr:row>
+          <xdr:rowOff>104775</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1026" name="Check Box 2" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1026"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000002040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -6616,60 +6637,60 @@
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData fLocksWithSheet="0"/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
-          <xdr:col>7</xdr:col>
-[...2 lines deleted...]
-          <xdr:rowOff>219075</xdr:rowOff>
+          <xdr:col>6</xdr:col>
+          <xdr:colOff>238125</xdr:colOff>
+          <xdr:row>40</xdr:row>
+          <xdr:rowOff>133350</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>8</xdr:col>
-          <xdr:colOff>57150</xdr:colOff>
-[...1 lines deleted...]
-          <xdr:rowOff>200025</xdr:rowOff>
+          <xdr:colOff>47625</xdr:colOff>
+          <xdr:row>42</xdr:row>
+          <xdr:rowOff>114300</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1027" name="Check Box 3" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1027"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000003040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -6684,59 +6705,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData fLocksWithSheet="0"/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>7</xdr:col>
-          <xdr:colOff>85725</xdr:colOff>
+          <xdr:colOff>66675</xdr:colOff>
           <xdr:row>25</xdr:row>
-          <xdr:rowOff>123825</xdr:rowOff>
+          <xdr:rowOff>371475</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>8</xdr:col>
-          <xdr:colOff>57150</xdr:colOff>
-[...1 lines deleted...]
-          <xdr:rowOff>200025</xdr:rowOff>
+          <xdr:colOff>133350</xdr:colOff>
+          <xdr:row>28</xdr:row>
+          <xdr:rowOff>38100</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1028" name="Check Box 4" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1028"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000004040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -6751,59 +6772,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData fLocksWithSheet="0"/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>12</xdr:col>
-          <xdr:colOff>28575</xdr:colOff>
-[...1 lines deleted...]
-          <xdr:rowOff>219075</xdr:rowOff>
+          <xdr:colOff>19050</xdr:colOff>
+          <xdr:row>40</xdr:row>
+          <xdr:rowOff>133350</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>13</xdr:col>
-          <xdr:colOff>57150</xdr:colOff>
-[...1 lines deleted...]
-          <xdr:rowOff>200025</xdr:rowOff>
+          <xdr:colOff>47625</xdr:colOff>
+          <xdr:row>42</xdr:row>
+          <xdr:rowOff>114300</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1029" name="Check Box 5" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1029"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000005040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -6817,51 +6838,51 @@
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData fLocksWithSheet="0"/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>46</xdr:row>
+      <xdr:row>47</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="184731" cy="264560"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="18" name="テキスト ボックス 17">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000012000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="4124325" y="14744700"/>
           <a:ext cx="184731" cy="264560"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
       <xdr:style>
@@ -6872,51 +6893,51 @@
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" rtlCol="0" anchor="t">
           <a:spAutoFit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>46</xdr:row>
+      <xdr:row>47</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="184731" cy="264560"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="19" name="テキスト ボックス 18">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000013000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="4124325" y="14744700"/>
           <a:ext cx="184731" cy="264560"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
       <xdr:style>
@@ -6927,51 +6948,51 @@
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" rtlCol="0" anchor="t">
           <a:spAutoFit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>46</xdr:row>
+      <xdr:row>47</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="184731" cy="264560"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="20" name="テキスト ボックス 19">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000014000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="4124325" y="14744700"/>
           <a:ext cx="184731" cy="264560"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
       <xdr:style>
@@ -6982,51 +7003,51 @@
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" rtlCol="0" anchor="t">
           <a:spAutoFit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>46</xdr:row>
+      <xdr:row>47</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="184731" cy="264560"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="21" name="テキスト ボックス 20">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000015000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="4124325" y="14744700"/>
           <a:ext cx="184731" cy="264560"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
       <xdr:style>
@@ -7037,51 +7058,51 @@
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" rtlCol="0" anchor="t">
           <a:spAutoFit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>46</xdr:row>
+      <xdr:row>47</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="184731" cy="264560"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="22" name="テキスト ボックス 21">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000016000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="4124325" y="14744700"/>
           <a:ext cx="184731" cy="264560"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
       <xdr:style>
@@ -7092,51 +7113,51 @@
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" rtlCol="0" anchor="t">
           <a:spAutoFit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>46</xdr:row>
+      <xdr:row>47</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="184731" cy="264560"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="23" name="テキスト ボックス 22">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000017000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="4124325" y="14744700"/>
           <a:ext cx="184731" cy="264560"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
       <xdr:style>
@@ -7147,51 +7168,51 @@
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" rtlCol="0" anchor="t">
           <a:spAutoFit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>15</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>46</xdr:row>
+      <xdr:row>47</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="184731" cy="264560"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="24" name="テキスト ボックス 23">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000018000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="4124325" y="14744700"/>
           <a:ext cx="184731" cy="264560"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
       <xdr:style>
@@ -7202,57 +7223,57 @@
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" rtlCol="0" anchor="t">
           <a:spAutoFit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>7</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>23</xdr:row>
+      <xdr:row>24</xdr:row>
       <xdr:rowOff>406400</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>8</xdr:col>
       <xdr:colOff>135467</xdr:colOff>
-      <xdr:row>24</xdr:row>
+      <xdr:row>25</xdr:row>
       <xdr:rowOff>126999</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="25" name="楕円 24">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000019000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="2219325" y="6969125"/>
           <a:ext cx="297392" cy="292099"/>
         </a:xfrm>
         <a:prstGeom prst="ellipse">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="28575">
           <a:solidFill>
             <a:srgbClr val="FF0000"/>
@@ -7264,50 +7285,117 @@
           <a:schemeClr val="accent1">
             <a:shade val="15000"/>
           </a:schemeClr>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l"/>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor editAs="oneCell">
+        <xdr:from>
+          <xdr:col>1</xdr:col>
+          <xdr:colOff>133350</xdr:colOff>
+          <xdr:row>6</xdr:row>
+          <xdr:rowOff>200025</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>2</xdr:col>
+          <xdr:colOff>161925</xdr:colOff>
+          <xdr:row>9</xdr:row>
+          <xdr:rowOff>114300</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="1030" name="Check Box 6" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s1030"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000006040000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill>
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                  </a:solidFill>
+                </a14:hiddenFill>
+              </a:ext>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+            </a:extLst>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData fLocksWithSheet="0"/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>14</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="184731" cy="264560"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="2" name="テキスト ボックス 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000002000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
@@ -10950,4390 +11038,4457 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp5.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp5.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp6.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp10.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp15.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing2.vml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp9.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp14.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp8.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp13.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp7.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp12.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp6.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp11.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp16.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp11.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp16.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing2.vml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp10.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp15.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp9.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp14.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp8.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp13.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp7.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp12.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp17.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{89F25AB2-4AF0-41FE-9243-400E19C6BF19}">
-  <dimension ref="A1:AY44"/>
+  <dimension ref="A1:AY45"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageBreakPreview" topLeftCell="A21" zoomScale="80" zoomScaleNormal="90" zoomScaleSheetLayoutView="80" workbookViewId="0">
-      <selection activeCell="A42" sqref="A42:AJ42"/>
+    <sheetView view="pageBreakPreview" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="90" workbookViewId="0">
+      <selection activeCell="AI1" sqref="AI1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="3.875" defaultRowHeight="13.5" x14ac:dyDescent="0.4"/>
   <cols>
     <col min="1" max="5" width="4.375" style="1" customWidth="1"/>
     <col min="6" max="36" width="3.125" style="1" customWidth="1"/>
     <col min="37" max="37" width="4.125" style="1" customWidth="1"/>
     <col min="38" max="40" width="3.125" style="1" customWidth="1"/>
     <col min="41" max="16384" width="3.875" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:51" ht="18.95" customHeight="1" x14ac:dyDescent="0.4">
       <c r="N1" s="2"/>
       <c r="AJ1" s="3" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="3" spans="1:51" ht="33.950000000000003" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="4" spans="1:51" ht="24.95" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="5" spans="1:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A5" s="4"/>
-      <c r="B5" s="260"/>
-      <c r="C5" s="260"/>
+      <c r="B5" s="262"/>
+      <c r="C5" s="262"/>
       <c r="D5" s="5"/>
-      <c r="E5" s="260"/>
-      <c r="F5" s="260"/>
+      <c r="E5" s="262"/>
+      <c r="F5" s="262"/>
       <c r="G5" s="5"/>
-      <c r="H5" s="260"/>
-[...1 lines deleted...]
-      <c r="J5" s="260"/>
+      <c r="H5" s="262"/>
+      <c r="I5" s="262"/>
+      <c r="J5" s="262"/>
       <c r="K5" s="5"/>
       <c r="L5" s="6"/>
       <c r="M5" s="7"/>
       <c r="N5" s="7"/>
       <c r="O5" s="7"/>
       <c r="P5" s="7"/>
       <c r="Q5" s="7"/>
       <c r="R5" s="7"/>
       <c r="S5" s="7"/>
       <c r="T5" s="7"/>
       <c r="U5" s="7"/>
       <c r="V5" s="7"/>
       <c r="W5" s="7"/>
       <c r="X5" s="7"/>
       <c r="Y5" s="7"/>
       <c r="Z5" s="7"/>
       <c r="AA5" s="7"/>
       <c r="AB5" s="7"/>
       <c r="AC5" s="7"/>
       <c r="AD5" s="7"/>
       <c r="AE5" s="7"/>
       <c r="AF5" s="7"/>
       <c r="AG5" s="7"/>
       <c r="AH5" s="7"/>
       <c r="AI5" s="7"/>
       <c r="AJ5" s="7"/>
-      <c r="AK5" s="261"/>
+      <c r="AK5" s="263"/>
       <c r="AL5" s="82"/>
     </row>
     <row r="6" spans="1:51" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A6" s="262" t="s">
+      <c r="A6" s="264" t="s">
         <v>0</v>
       </c>
-      <c r="B6" s="264">
+      <c r="B6" s="266">
         <v>8</v>
       </c>
-      <c r="C6" s="265"/>
-      <c r="D6" s="267" t="s">
+      <c r="C6" s="267"/>
+      <c r="D6" s="269" t="s">
         <v>1</v>
       </c>
-      <c r="E6" s="264"/>
-[...1 lines deleted...]
-      <c r="G6" s="267" t="s">
+      <c r="E6" s="266"/>
+      <c r="F6" s="267"/>
+      <c r="G6" s="269" t="s">
         <v>2</v>
       </c>
-      <c r="H6" s="264"/>
-[...2 lines deleted...]
-      <c r="K6" s="253" t="s">
+      <c r="H6" s="266"/>
+      <c r="I6" s="267"/>
+      <c r="J6" s="267"/>
+      <c r="K6" s="254" t="s">
         <v>3</v>
       </c>
       <c r="L6" s="6"/>
-      <c r="M6" s="166" t="s">
+      <c r="M6" s="167" t="s">
         <v>4</v>
       </c>
-      <c r="N6" s="166"/>
-[...22 lines deleted...]
-      <c r="AK6" s="261"/>
+      <c r="N6" s="167"/>
+      <c r="O6" s="167"/>
+      <c r="P6" s="167"/>
+      <c r="Q6" s="167"/>
+      <c r="R6" s="167"/>
+      <c r="S6" s="167"/>
+      <c r="T6" s="167"/>
+      <c r="U6" s="167"/>
+      <c r="V6" s="167"/>
+      <c r="W6" s="167"/>
+      <c r="X6" s="167"/>
+      <c r="Y6" s="167"/>
+      <c r="Z6" s="167"/>
+      <c r="AA6" s="167"/>
+      <c r="AB6" s="167"/>
+      <c r="AC6" s="167"/>
+      <c r="AD6" s="167"/>
+      <c r="AE6" s="167"/>
+      <c r="AF6" s="167"/>
+      <c r="AG6" s="167"/>
+      <c r="AH6" s="167"/>
+      <c r="AI6" s="167"/>
+      <c r="AJ6" s="167"/>
+      <c r="AK6" s="263"/>
       <c r="AL6" s="82"/>
     </row>
     <row r="7" spans="1:51" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A7" s="263"/>
-[...9 lines deleted...]
-      <c r="K7" s="254"/>
+      <c r="A7" s="265"/>
+      <c r="B7" s="268"/>
+      <c r="C7" s="268"/>
+      <c r="D7" s="270"/>
+      <c r="E7" s="268"/>
+      <c r="F7" s="268"/>
+      <c r="G7" s="270"/>
+      <c r="H7" s="268"/>
+      <c r="I7" s="268"/>
+      <c r="J7" s="268"/>
+      <c r="K7" s="255"/>
       <c r="L7" s="6"/>
-      <c r="M7" s="255" t="s">
+      <c r="M7" s="256" t="s">
         <v>5</v>
       </c>
-      <c r="N7" s="166"/>
-[...22 lines deleted...]
-      <c r="AK7" s="261"/>
+      <c r="N7" s="167"/>
+      <c r="O7" s="167"/>
+      <c r="P7" s="167"/>
+      <c r="Q7" s="167"/>
+      <c r="R7" s="167"/>
+      <c r="S7" s="167"/>
+      <c r="T7" s="167"/>
+      <c r="U7" s="167"/>
+      <c r="V7" s="167"/>
+      <c r="W7" s="167"/>
+      <c r="X7" s="167"/>
+      <c r="Y7" s="167"/>
+      <c r="Z7" s="167"/>
+      <c r="AA7" s="167"/>
+      <c r="AB7" s="167"/>
+      <c r="AC7" s="167"/>
+      <c r="AD7" s="167"/>
+      <c r="AE7" s="167"/>
+      <c r="AF7" s="167"/>
+      <c r="AG7" s="167"/>
+      <c r="AH7" s="167"/>
+      <c r="AI7" s="167"/>
+      <c r="AJ7" s="167"/>
+      <c r="AK7" s="263"/>
       <c r="AL7" s="82"/>
     </row>
     <row r="8" spans="1:51" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A8" s="4"/>
       <c r="B8" s="81"/>
       <c r="C8" s="81"/>
       <c r="D8" s="5"/>
       <c r="E8" s="81"/>
       <c r="F8" s="81"/>
       <c r="G8" s="5"/>
       <c r="H8" s="81"/>
       <c r="I8" s="81"/>
       <c r="J8" s="81"/>
       <c r="K8" s="5"/>
       <c r="L8" s="6"/>
       <c r="M8" s="78"/>
       <c r="N8" s="78"/>
       <c r="O8" s="78"/>
       <c r="P8" s="78"/>
       <c r="Q8" s="78"/>
       <c r="R8" s="78"/>
       <c r="S8" s="78"/>
       <c r="T8" s="78"/>
       <c r="U8" s="78"/>
       <c r="V8" s="78"/>
       <c r="W8" s="78"/>
       <c r="X8" s="78"/>
       <c r="Y8" s="78"/>
       <c r="Z8" s="78"/>
       <c r="AA8" s="78"/>
       <c r="AB8" s="78"/>
       <c r="AC8" s="78"/>
       <c r="AD8" s="78"/>
       <c r="AE8" s="78"/>
       <c r="AF8" s="78"/>
       <c r="AG8" s="78"/>
       <c r="AH8" s="78"/>
       <c r="AI8" s="78"/>
       <c r="AJ8" s="78"/>
-      <c r="AK8" s="261"/>
+      <c r="AK8" s="263"/>
       <c r="AL8" s="82"/>
       <c r="AU8" s="8"/>
     </row>
-    <row r="9" spans="1:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.4">
-[...37 lines deleted...]
-      <c r="AL9" s="10"/>
+    <row r="9" spans="1:51" ht="24.95" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A9" s="261" t="s">
+        <v>251</v>
+      </c>
+      <c r="B9" s="261"/>
+      <c r="C9" s="261"/>
+      <c r="D9" s="261"/>
+      <c r="E9" s="261"/>
+      <c r="F9" s="261"/>
+      <c r="G9" s="261"/>
+      <c r="H9" s="261"/>
+      <c r="I9" s="261"/>
+      <c r="J9" s="261"/>
+      <c r="K9" s="261"/>
+      <c r="L9" s="261"/>
+      <c r="M9" s="261"/>
+      <c r="N9" s="261"/>
+      <c r="O9" s="261"/>
+      <c r="P9" s="261"/>
+      <c r="Q9" s="261"/>
+      <c r="R9" s="261"/>
+      <c r="S9" s="261"/>
+      <c r="T9" s="261"/>
+      <c r="U9" s="261"/>
+      <c r="V9" s="261"/>
+      <c r="W9" s="261"/>
+      <c r="X9" s="261"/>
+      <c r="Y9" s="261"/>
+      <c r="Z9" s="261"/>
+      <c r="AA9" s="261"/>
+      <c r="AB9" s="261"/>
+      <c r="AC9" s="261"/>
+      <c r="AD9" s="261"/>
+      <c r="AE9" s="261"/>
+      <c r="AF9" s="261"/>
+      <c r="AG9" s="261"/>
+      <c r="AH9" s="261"/>
+      <c r="AI9" s="261"/>
+      <c r="AJ9" s="261"/>
+      <c r="AK9" s="89"/>
+      <c r="AL9" s="89"/>
+      <c r="AU9" s="8"/>
     </row>
-    <row r="10" spans="1:51" ht="30" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A10" s="256" t="s">
+    <row r="10" spans="1:51" ht="12.95" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A10" s="9"/>
+      <c r="B10" s="9"/>
+      <c r="C10" s="9"/>
+      <c r="D10" s="9"/>
+      <c r="E10" s="9"/>
+      <c r="F10" s="9"/>
+      <c r="G10" s="9"/>
+      <c r="H10" s="9"/>
+      <c r="I10" s="9"/>
+      <c r="J10" s="9"/>
+      <c r="K10" s="9"/>
+      <c r="L10" s="9"/>
+      <c r="M10" s="9"/>
+      <c r="N10" s="9"/>
+      <c r="O10" s="9"/>
+      <c r="P10" s="9"/>
+      <c r="Q10" s="9"/>
+      <c r="R10" s="9"/>
+      <c r="S10" s="9"/>
+      <c r="T10" s="7"/>
+      <c r="U10" s="7"/>
+      <c r="V10" s="7"/>
+      <c r="W10" s="7"/>
+      <c r="X10" s="7"/>
+      <c r="Y10" s="7"/>
+      <c r="Z10" s="7"/>
+      <c r="AA10" s="7"/>
+      <c r="AB10" s="7"/>
+      <c r="AC10" s="7"/>
+      <c r="AD10" s="7"/>
+      <c r="AE10" s="7"/>
+      <c r="AF10" s="7"/>
+      <c r="AG10" s="7"/>
+      <c r="AH10" s="7"/>
+      <c r="AI10" s="7"/>
+      <c r="AJ10" s="7"/>
+      <c r="AK10" s="10"/>
+      <c r="AL10" s="10"/>
+    </row>
+    <row r="11" spans="1:51" ht="30" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A11" s="257" t="s">
         <v>6</v>
       </c>
-      <c r="B10" s="256"/>
-[...33 lines deleted...]
-      <c r="AJ10" s="256"/>
+      <c r="B11" s="257"/>
+      <c r="C11" s="257"/>
+      <c r="D11" s="257"/>
+      <c r="E11" s="257"/>
+      <c r="F11" s="257"/>
+      <c r="G11" s="257"/>
+      <c r="H11" s="257"/>
+      <c r="I11" s="257"/>
+      <c r="J11" s="257"/>
+      <c r="K11" s="257"/>
+      <c r="L11" s="257"/>
+      <c r="M11" s="257"/>
+      <c r="N11" s="257"/>
+      <c r="O11" s="257"/>
+      <c r="P11" s="257"/>
+      <c r="Q11" s="257"/>
+      <c r="R11" s="257"/>
+      <c r="S11" s="257"/>
+      <c r="T11" s="257"/>
+      <c r="U11" s="257"/>
+      <c r="V11" s="257"/>
+      <c r="W11" s="257"/>
+      <c r="X11" s="257"/>
+      <c r="Y11" s="257"/>
+      <c r="Z11" s="257"/>
+      <c r="AA11" s="257"/>
+      <c r="AB11" s="257"/>
+      <c r="AC11" s="257"/>
+      <c r="AD11" s="257"/>
+      <c r="AE11" s="257"/>
+      <c r="AF11" s="257"/>
+      <c r="AG11" s="257"/>
+      <c r="AH11" s="257"/>
+      <c r="AI11" s="257"/>
+      <c r="AJ11" s="257"/>
     </row>
-    <row r="11" spans="1:51" ht="32.1" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A11" s="257" t="s">
+    <row r="12" spans="1:51" ht="32.1" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A12" s="258" t="s">
         <v>7</v>
       </c>
-      <c r="B11" s="258"/>
-[...4 lines deleted...]
-      <c r="G11" s="194" t="s">
+      <c r="B12" s="259"/>
+      <c r="C12" s="238"/>
+      <c r="D12" s="238"/>
+      <c r="E12" s="238"/>
+      <c r="F12" s="239"/>
+      <c r="G12" s="195" t="s">
         <v>8</v>
       </c>
-      <c r="H11" s="175"/>
-[...10 lines deleted...]
-      <c r="S11" s="195" t="s">
+      <c r="H12" s="176"/>
+      <c r="I12" s="176"/>
+      <c r="J12" s="176"/>
+      <c r="K12" s="176"/>
+      <c r="L12" s="176"/>
+      <c r="M12" s="176"/>
+      <c r="N12" s="176"/>
+      <c r="O12" s="176"/>
+      <c r="P12" s="176"/>
+      <c r="Q12" s="176"/>
+      <c r="R12" s="176"/>
+      <c r="S12" s="196" t="s">
         <v>9</v>
       </c>
-      <c r="T11" s="195"/>
-[...15 lines deleted...]
-      <c r="AJ11" s="259"/>
+      <c r="T12" s="196"/>
+      <c r="U12" s="196"/>
+      <c r="V12" s="196"/>
+      <c r="W12" s="260"/>
+      <c r="X12" s="260"/>
+      <c r="Y12" s="260"/>
+      <c r="Z12" s="260"/>
+      <c r="AA12" s="260"/>
+      <c r="AB12" s="260"/>
+      <c r="AC12" s="260"/>
+      <c r="AD12" s="260"/>
+      <c r="AE12" s="260"/>
+      <c r="AF12" s="260"/>
+      <c r="AG12" s="260"/>
+      <c r="AH12" s="260"/>
+      <c r="AI12" s="260"/>
+      <c r="AJ12" s="260"/>
     </row>
-    <row r="12" spans="1:51" ht="33" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A12" s="246" t="s">
+    <row r="13" spans="1:51" ht="33" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A13" s="247" t="s">
         <v>10</v>
       </c>
-      <c r="B12" s="247"/>
-[...4 lines deleted...]
-      <c r="G12" s="248" t="s">
+      <c r="B13" s="248"/>
+      <c r="C13" s="248"/>
+      <c r="D13" s="248"/>
+      <c r="E13" s="248"/>
+      <c r="F13" s="248"/>
+      <c r="G13" s="249" t="s">
         <v>11</v>
       </c>
-      <c r="H12" s="229"/>
-[...4 lines deleted...]
-      <c r="M12" s="80" t="s">
+      <c r="H13" s="230"/>
+      <c r="I13" s="250"/>
+      <c r="J13" s="199"/>
+      <c r="K13" s="199"/>
+      <c r="L13" s="199"/>
+      <c r="M13" s="80" t="s">
         <v>1</v>
       </c>
-      <c r="N12" s="249"/>
-[...1 lines deleted...]
-      <c r="P12" s="11" t="s">
+      <c r="N13" s="250"/>
+      <c r="O13" s="199"/>
+      <c r="P13" s="11" t="s">
         <v>12</v>
       </c>
-      <c r="Q12" s="249"/>
-[...1 lines deleted...]
-      <c r="S12" s="11" t="s">
+      <c r="Q13" s="250"/>
+      <c r="R13" s="198"/>
+      <c r="S13" s="11" t="s">
         <v>13</v>
       </c>
-      <c r="T12" s="250"/>
-[...64 lines deleted...]
-      <c r="AJ13" s="182"/>
+      <c r="T13" s="251"/>
+      <c r="U13" s="252"/>
+      <c r="V13" s="252"/>
+      <c r="W13" s="252"/>
+      <c r="X13" s="252"/>
+      <c r="Y13" s="252"/>
+      <c r="Z13" s="252"/>
+      <c r="AA13" s="252"/>
+      <c r="AB13" s="252"/>
+      <c r="AC13" s="252"/>
+      <c r="AD13" s="252"/>
+      <c r="AE13" s="252"/>
+      <c r="AF13" s="252"/>
+      <c r="AG13" s="252"/>
+      <c r="AH13" s="252"/>
+      <c r="AI13" s="252"/>
+      <c r="AJ13" s="253"/>
       <c r="AK13" s="8"/>
       <c r="AL13" s="8"/>
-      <c r="AQ13" s="13"/>
-[...7 lines deleted...]
-      <c r="AY13" s="13"/>
+      <c r="AM13" s="12"/>
     </row>
-    <row r="14" spans="1:51" ht="35.1" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A14" s="236" t="s">
+    <row r="14" spans="1:51" ht="35.1" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A14" s="241" t="s">
+        <v>14</v>
+      </c>
+      <c r="B14" s="242"/>
+      <c r="C14" s="242"/>
+      <c r="D14" s="242"/>
+      <c r="E14" s="242"/>
+      <c r="F14" s="242"/>
+      <c r="G14" s="243"/>
+      <c r="H14" s="197"/>
+      <c r="I14" s="197"/>
+      <c r="J14" s="197"/>
+      <c r="K14" s="197"/>
+      <c r="L14" s="197"/>
+      <c r="M14" s="197"/>
+      <c r="N14" s="197"/>
+      <c r="O14" s="197"/>
+      <c r="P14" s="197"/>
+      <c r="Q14" s="197"/>
+      <c r="R14" s="176" t="s">
+        <v>15</v>
+      </c>
+      <c r="S14" s="196"/>
+      <c r="T14" s="244" t="s">
+        <v>16</v>
+      </c>
+      <c r="U14" s="244"/>
+      <c r="V14" s="244"/>
+      <c r="W14" s="244"/>
+      <c r="X14" s="244"/>
+      <c r="Y14" s="244"/>
+      <c r="Z14" s="244"/>
+      <c r="AA14" s="244"/>
+      <c r="AB14" s="245"/>
+      <c r="AC14" s="240"/>
+      <c r="AD14" s="246"/>
+      <c r="AE14" s="246"/>
+      <c r="AF14" s="246"/>
+      <c r="AG14" s="153" t="s">
+        <v>17</v>
+      </c>
+      <c r="AH14" s="153"/>
+      <c r="AI14" s="153"/>
+      <c r="AJ14" s="183"/>
+      <c r="AK14" s="8"/>
+      <c r="AL14" s="8"/>
+      <c r="AQ14" s="13"/>
+      <c r="AR14" s="13"/>
+      <c r="AS14" s="13"/>
+      <c r="AT14" s="13"/>
+      <c r="AU14" s="13"/>
+      <c r="AV14" s="13"/>
+      <c r="AW14" s="13"/>
+      <c r="AX14" s="13"/>
+      <c r="AY14" s="13"/>
+    </row>
+    <row r="15" spans="1:51" ht="35.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A15" s="237" t="s">
         <v>18</v>
       </c>
-      <c r="B14" s="237"/>
-[...30 lines deleted...]
-      <c r="AG14" s="226" t="s">
+      <c r="B15" s="238"/>
+      <c r="C15" s="238"/>
+      <c r="D15" s="238"/>
+      <c r="E15" s="238"/>
+      <c r="F15" s="239"/>
+      <c r="G15" s="240"/>
+      <c r="H15" s="226"/>
+      <c r="I15" s="225"/>
+      <c r="J15" s="226"/>
+      <c r="K15" s="225"/>
+      <c r="L15" s="226"/>
+      <c r="M15" s="225"/>
+      <c r="N15" s="226"/>
+      <c r="O15" s="225"/>
+      <c r="P15" s="226"/>
+      <c r="Q15" s="225"/>
+      <c r="R15" s="226"/>
+      <c r="S15" s="225"/>
+      <c r="T15" s="226"/>
+      <c r="U15" s="225"/>
+      <c r="V15" s="226"/>
+      <c r="W15" s="225"/>
+      <c r="X15" s="226"/>
+      <c r="Y15" s="225"/>
+      <c r="Z15" s="226"/>
+      <c r="AA15" s="225"/>
+      <c r="AB15" s="226"/>
+      <c r="AC15" s="225"/>
+      <c r="AD15" s="226"/>
+      <c r="AE15" s="225"/>
+      <c r="AF15" s="197"/>
+      <c r="AG15" s="227" t="s">
         <v>19</v>
       </c>
-      <c r="AH14" s="227"/>
-[...3 lines deleted...]
-      <c r="AL14" s="15"/>
+      <c r="AH15" s="228"/>
+      <c r="AI15" s="228"/>
+      <c r="AJ15" s="229"/>
+      <c r="AK15" s="14"/>
+      <c r="AL15" s="15"/>
     </row>
-    <row r="15" spans="1:51" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A15" s="95" t="s">
+    <row r="16" spans="1:51" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A16" s="96" t="s">
         <v>20</v>
       </c>
-      <c r="B15" s="96"/>
-[...4 lines deleted...]
-      <c r="G15" s="214" t="s">
+      <c r="B16" s="97"/>
+      <c r="C16" s="153"/>
+      <c r="D16" s="153"/>
+      <c r="E16" s="153"/>
+      <c r="F16" s="153"/>
+      <c r="G16" s="215" t="s">
         <v>21</v>
       </c>
-      <c r="H15" s="215"/>
-[...27 lines deleted...]
-      <c r="AJ15" s="232"/>
+      <c r="H16" s="216"/>
+      <c r="I16" s="231"/>
+      <c r="J16" s="231"/>
+      <c r="K16" s="231"/>
+      <c r="L16" s="231"/>
+      <c r="M16" s="231"/>
+      <c r="N16" s="231"/>
+      <c r="O16" s="231"/>
+      <c r="P16" s="231"/>
+      <c r="Q16" s="231"/>
+      <c r="R16" s="231"/>
+      <c r="S16" s="231"/>
+      <c r="T16" s="231"/>
+      <c r="U16" s="231"/>
+      <c r="V16" s="231"/>
+      <c r="W16" s="231"/>
+      <c r="X16" s="231"/>
+      <c r="Y16" s="231"/>
+      <c r="Z16" s="231"/>
+      <c r="AA16" s="231"/>
+      <c r="AB16" s="231"/>
+      <c r="AC16" s="231"/>
+      <c r="AD16" s="231"/>
+      <c r="AE16" s="231"/>
+      <c r="AF16" s="231"/>
+      <c r="AG16" s="232"/>
+      <c r="AH16" s="232"/>
+      <c r="AI16" s="232"/>
+      <c r="AJ16" s="233"/>
     </row>
-    <row r="16" spans="1:51" ht="35.1" customHeight="1" x14ac:dyDescent="0.4">
-[...35 lines deleted...]
-      <c r="AJ16" s="235"/>
+    <row r="17" spans="1:39" ht="35.1" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A17" s="99"/>
+      <c r="B17" s="100"/>
+      <c r="C17" s="230"/>
+      <c r="D17" s="230"/>
+      <c r="E17" s="230"/>
+      <c r="F17" s="230"/>
+      <c r="G17" s="234"/>
+      <c r="H17" s="235"/>
+      <c r="I17" s="235"/>
+      <c r="J17" s="235"/>
+      <c r="K17" s="235"/>
+      <c r="L17" s="235"/>
+      <c r="M17" s="235"/>
+      <c r="N17" s="235"/>
+      <c r="O17" s="235"/>
+      <c r="P17" s="235"/>
+      <c r="Q17" s="235"/>
+      <c r="R17" s="235"/>
+      <c r="S17" s="235"/>
+      <c r="T17" s="235"/>
+      <c r="U17" s="235"/>
+      <c r="V17" s="235"/>
+      <c r="W17" s="235"/>
+      <c r="X17" s="235"/>
+      <c r="Y17" s="235"/>
+      <c r="Z17" s="235"/>
+      <c r="AA17" s="235"/>
+      <c r="AB17" s="235"/>
+      <c r="AC17" s="235"/>
+      <c r="AD17" s="235"/>
+      <c r="AE17" s="235"/>
+      <c r="AF17" s="235"/>
+      <c r="AG17" s="235"/>
+      <c r="AH17" s="235"/>
+      <c r="AI17" s="235"/>
+      <c r="AJ17" s="236"/>
     </row>
-    <row r="17" spans="1:39" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-[...6 lines deleted...]
-      <c r="G17" s="211" t="s">
+    <row r="18" spans="1:39" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A18" s="154"/>
+      <c r="B18" s="155"/>
+      <c r="C18" s="155"/>
+      <c r="D18" s="155"/>
+      <c r="E18" s="155"/>
+      <c r="F18" s="155"/>
+      <c r="G18" s="212" t="s">
         <v>22</v>
       </c>
-      <c r="H17" s="212"/>
-[...27 lines deleted...]
-      <c r="AJ17" s="213"/>
+      <c r="H18" s="213"/>
+      <c r="I18" s="213"/>
+      <c r="J18" s="213"/>
+      <c r="K18" s="213"/>
+      <c r="L18" s="213"/>
+      <c r="M18" s="213"/>
+      <c r="N18" s="213"/>
+      <c r="O18" s="213"/>
+      <c r="P18" s="213"/>
+      <c r="Q18" s="213"/>
+      <c r="R18" s="213"/>
+      <c r="S18" s="213"/>
+      <c r="T18" s="213"/>
+      <c r="U18" s="213"/>
+      <c r="V18" s="213"/>
+      <c r="W18" s="213"/>
+      <c r="X18" s="213"/>
+      <c r="Y18" s="213"/>
+      <c r="Z18" s="213"/>
+      <c r="AA18" s="213"/>
+      <c r="AB18" s="213"/>
+      <c r="AC18" s="213"/>
+      <c r="AD18" s="213"/>
+      <c r="AE18" s="213"/>
+      <c r="AF18" s="213"/>
+      <c r="AG18" s="213"/>
+      <c r="AH18" s="213"/>
+      <c r="AI18" s="213"/>
+      <c r="AJ18" s="214"/>
     </row>
-    <row r="18" spans="1:39" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A18" s="95" t="s">
+    <row r="19" spans="1:39" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A19" s="96" t="s">
         <v>23</v>
       </c>
-      <c r="B18" s="96"/>
-[...4 lines deleted...]
-      <c r="G18" s="214" t="s">
+      <c r="B19" s="97"/>
+      <c r="C19" s="97"/>
+      <c r="D19" s="97"/>
+      <c r="E19" s="97"/>
+      <c r="F19" s="98"/>
+      <c r="G19" s="215" t="s">
         <v>21</v>
       </c>
-      <c r="H18" s="215"/>
-[...27 lines deleted...]
-      <c r="AJ18" s="218"/>
+      <c r="H19" s="216"/>
+      <c r="I19" s="218"/>
+      <c r="J19" s="218"/>
+      <c r="K19" s="218"/>
+      <c r="L19" s="218"/>
+      <c r="M19" s="218"/>
+      <c r="N19" s="218"/>
+      <c r="O19" s="218"/>
+      <c r="P19" s="218"/>
+      <c r="Q19" s="218"/>
+      <c r="R19" s="218"/>
+      <c r="S19" s="218"/>
+      <c r="T19" s="218"/>
+      <c r="U19" s="218"/>
+      <c r="V19" s="218"/>
+      <c r="W19" s="218"/>
+      <c r="X19" s="218"/>
+      <c r="Y19" s="218"/>
+      <c r="Z19" s="218"/>
+      <c r="AA19" s="218"/>
+      <c r="AB19" s="218"/>
+      <c r="AC19" s="218"/>
+      <c r="AD19" s="218"/>
+      <c r="AE19" s="218"/>
+      <c r="AF19" s="218"/>
+      <c r="AG19" s="218"/>
+      <c r="AH19" s="218"/>
+      <c r="AI19" s="218"/>
+      <c r="AJ19" s="219"/>
     </row>
-    <row r="19" spans="1:39" ht="21.95" customHeight="1" x14ac:dyDescent="0.4">
-[...6 lines deleted...]
-      <c r="G19" s="219" t="s">
+    <row r="20" spans="1:39" ht="21.95" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A20" s="99"/>
+      <c r="B20" s="100"/>
+      <c r="C20" s="100"/>
+      <c r="D20" s="100"/>
+      <c r="E20" s="100"/>
+      <c r="F20" s="101"/>
+      <c r="G20" s="220" t="s">
         <v>24</v>
       </c>
-      <c r="H19" s="220"/>
-[...3 lines deleted...]
-      <c r="L19" s="79" t="s">
+      <c r="H20" s="221"/>
+      <c r="I20" s="222"/>
+      <c r="J20" s="222"/>
+      <c r="K20" s="222"/>
+      <c r="L20" s="79" t="s">
         <v>25</v>
       </c>
-      <c r="M19" s="221"/>
-[...22 lines deleted...]
-      <c r="AJ19" s="223"/>
+      <c r="M20" s="222"/>
+      <c r="N20" s="222"/>
+      <c r="O20" s="222"/>
+      <c r="P20" s="222"/>
+      <c r="Q20" s="223"/>
+      <c r="R20" s="223"/>
+      <c r="S20" s="223"/>
+      <c r="T20" s="223"/>
+      <c r="U20" s="223"/>
+      <c r="V20" s="223"/>
+      <c r="W20" s="223"/>
+      <c r="X20" s="223"/>
+      <c r="Y20" s="223"/>
+      <c r="Z20" s="223"/>
+      <c r="AA20" s="223"/>
+      <c r="AB20" s="223"/>
+      <c r="AC20" s="223"/>
+      <c r="AD20" s="223"/>
+      <c r="AE20" s="223"/>
+      <c r="AF20" s="223"/>
+      <c r="AG20" s="223"/>
+      <c r="AH20" s="223"/>
+      <c r="AI20" s="223"/>
+      <c r="AJ20" s="224"/>
     </row>
-    <row r="20" spans="1:39" ht="35.1" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A20" s="202" t="s">
+    <row r="21" spans="1:39" ht="35.1" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A21" s="203" t="s">
         <v>26</v>
       </c>
-      <c r="B20" s="203"/>
-[...33 lines deleted...]
-      <c r="AJ20" s="210"/>
+      <c r="B21" s="204"/>
+      <c r="C21" s="204"/>
+      <c r="D21" s="204"/>
+      <c r="E21" s="204"/>
+      <c r="F21" s="205"/>
+      <c r="G21" s="209"/>
+      <c r="H21" s="210"/>
+      <c r="I21" s="210"/>
+      <c r="J21" s="210"/>
+      <c r="K21" s="210"/>
+      <c r="L21" s="210"/>
+      <c r="M21" s="210"/>
+      <c r="N21" s="210"/>
+      <c r="O21" s="210"/>
+      <c r="P21" s="210"/>
+      <c r="Q21" s="210"/>
+      <c r="R21" s="210"/>
+      <c r="S21" s="210"/>
+      <c r="T21" s="210"/>
+      <c r="U21" s="210"/>
+      <c r="V21" s="210"/>
+      <c r="W21" s="210"/>
+      <c r="X21" s="210"/>
+      <c r="Y21" s="210"/>
+      <c r="Z21" s="210"/>
+      <c r="AA21" s="210"/>
+      <c r="AB21" s="210"/>
+      <c r="AC21" s="210"/>
+      <c r="AD21" s="210"/>
+      <c r="AE21" s="210"/>
+      <c r="AF21" s="210"/>
+      <c r="AG21" s="210"/>
+      <c r="AH21" s="210"/>
+      <c r="AI21" s="210"/>
+      <c r="AJ21" s="211"/>
     </row>
-    <row r="21" spans="1:39" ht="7.5" customHeight="1" x14ac:dyDescent="0.4">
-[...35 lines deleted...]
-      <c r="AJ21" s="210"/>
+    <row r="22" spans="1:39" ht="7.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A22" s="203"/>
+      <c r="B22" s="204"/>
+      <c r="C22" s="204"/>
+      <c r="D22" s="204"/>
+      <c r="E22" s="204"/>
+      <c r="F22" s="205"/>
+      <c r="G22" s="209"/>
+      <c r="H22" s="210"/>
+      <c r="I22" s="210"/>
+      <c r="J22" s="210"/>
+      <c r="K22" s="210"/>
+      <c r="L22" s="210"/>
+      <c r="M22" s="210"/>
+      <c r="N22" s="210"/>
+      <c r="O22" s="210"/>
+      <c r="P22" s="210"/>
+      <c r="Q22" s="210"/>
+      <c r="R22" s="210"/>
+      <c r="S22" s="210"/>
+      <c r="T22" s="210"/>
+      <c r="U22" s="210"/>
+      <c r="V22" s="210"/>
+      <c r="W22" s="210"/>
+      <c r="X22" s="210"/>
+      <c r="Y22" s="210"/>
+      <c r="Z22" s="210"/>
+      <c r="AA22" s="210"/>
+      <c r="AB22" s="210"/>
+      <c r="AC22" s="210"/>
+      <c r="AD22" s="210"/>
+      <c r="AE22" s="210"/>
+      <c r="AF22" s="210"/>
+      <c r="AG22" s="210"/>
+      <c r="AH22" s="210"/>
+      <c r="AI22" s="210"/>
+      <c r="AJ22" s="211"/>
     </row>
-    <row r="22" spans="1:39" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
-[...6 lines deleted...]
-      <c r="G22" s="211" t="s">
+    <row r="23" spans="1:39" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A23" s="206"/>
+      <c r="B23" s="207"/>
+      <c r="C23" s="207"/>
+      <c r="D23" s="207"/>
+      <c r="E23" s="207"/>
+      <c r="F23" s="208"/>
+      <c r="G23" s="212" t="s">
         <v>27</v>
       </c>
-      <c r="H22" s="212"/>
-[...27 lines deleted...]
-      <c r="AJ22" s="213"/>
+      <c r="H23" s="213"/>
+      <c r="I23" s="213"/>
+      <c r="J23" s="213"/>
+      <c r="K23" s="213"/>
+      <c r="L23" s="213"/>
+      <c r="M23" s="213"/>
+      <c r="N23" s="213"/>
+      <c r="O23" s="213"/>
+      <c r="P23" s="213"/>
+      <c r="Q23" s="213"/>
+      <c r="R23" s="213"/>
+      <c r="S23" s="213"/>
+      <c r="T23" s="213"/>
+      <c r="U23" s="213"/>
+      <c r="V23" s="213"/>
+      <c r="W23" s="213"/>
+      <c r="X23" s="213"/>
+      <c r="Y23" s="213"/>
+      <c r="Z23" s="213"/>
+      <c r="AA23" s="213"/>
+      <c r="AB23" s="213"/>
+      <c r="AC23" s="213"/>
+      <c r="AD23" s="213"/>
+      <c r="AE23" s="213"/>
+      <c r="AF23" s="213"/>
+      <c r="AG23" s="213"/>
+      <c r="AH23" s="213"/>
+      <c r="AI23" s="213"/>
+      <c r="AJ23" s="214"/>
     </row>
-    <row r="23" spans="1:39" ht="21.95" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A23" s="151" t="s">
+    <row r="24" spans="1:39" ht="21.95" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A24" s="152" t="s">
         <v>28</v>
       </c>
-      <c r="B23" s="152"/>
-[...4 lines deleted...]
-      <c r="G23" s="214" t="s">
+      <c r="B24" s="153"/>
+      <c r="C24" s="153"/>
+      <c r="D24" s="153"/>
+      <c r="E24" s="153"/>
+      <c r="F24" s="153"/>
+      <c r="G24" s="215" t="s">
         <v>21</v>
       </c>
-      <c r="H23" s="215"/>
-[...27 lines deleted...]
-      <c r="AJ23" s="189"/>
+      <c r="H24" s="216"/>
+      <c r="I24" s="189"/>
+      <c r="J24" s="189"/>
+      <c r="K24" s="189"/>
+      <c r="L24" s="189"/>
+      <c r="M24" s="189"/>
+      <c r="N24" s="189"/>
+      <c r="O24" s="189"/>
+      <c r="P24" s="189"/>
+      <c r="Q24" s="189"/>
+      <c r="R24" s="189"/>
+      <c r="S24" s="189"/>
+      <c r="T24" s="189"/>
+      <c r="U24" s="217"/>
+      <c r="V24" s="189"/>
+      <c r="W24" s="189"/>
+      <c r="X24" s="189"/>
+      <c r="Y24" s="189"/>
+      <c r="Z24" s="189"/>
+      <c r="AA24" s="189"/>
+      <c r="AB24" s="189"/>
+      <c r="AC24" s="189"/>
+      <c r="AD24" s="189"/>
+      <c r="AE24" s="189"/>
+      <c r="AF24" s="189"/>
+      <c r="AG24" s="189"/>
+      <c r="AH24" s="189"/>
+      <c r="AI24" s="189"/>
+      <c r="AJ24" s="190"/>
     </row>
-    <row r="24" spans="1:39" ht="45" customHeight="1" x14ac:dyDescent="0.4">
-[...35 lines deleted...]
-      <c r="AJ24" s="193"/>
+    <row r="25" spans="1:39" ht="45" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A25" s="154"/>
+      <c r="B25" s="155"/>
+      <c r="C25" s="155"/>
+      <c r="D25" s="155"/>
+      <c r="E25" s="155"/>
+      <c r="F25" s="155"/>
+      <c r="G25" s="191"/>
+      <c r="H25" s="192"/>
+      <c r="I25" s="192"/>
+      <c r="J25" s="192"/>
+      <c r="K25" s="192"/>
+      <c r="L25" s="192"/>
+      <c r="M25" s="192"/>
+      <c r="N25" s="192"/>
+      <c r="O25" s="192"/>
+      <c r="P25" s="192"/>
+      <c r="Q25" s="192"/>
+      <c r="R25" s="192"/>
+      <c r="S25" s="192"/>
+      <c r="T25" s="192"/>
+      <c r="U25" s="193"/>
+      <c r="V25" s="192"/>
+      <c r="W25" s="192"/>
+      <c r="X25" s="192"/>
+      <c r="Y25" s="192"/>
+      <c r="Z25" s="192"/>
+      <c r="AA25" s="192"/>
+      <c r="AB25" s="192"/>
+      <c r="AC25" s="192"/>
+      <c r="AD25" s="192"/>
+      <c r="AE25" s="192"/>
+      <c r="AF25" s="192"/>
+      <c r="AG25" s="192"/>
+      <c r="AH25" s="192"/>
+      <c r="AI25" s="192"/>
+      <c r="AJ25" s="194"/>
     </row>
-    <row r="25" spans="1:39" ht="32.1" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A25" s="194" t="s">
+    <row r="26" spans="1:39" ht="32.1" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A26" s="195" t="s">
         <v>29</v>
       </c>
-      <c r="B25" s="175"/>
-[...4 lines deleted...]
-      <c r="G25" s="194" t="s">
+      <c r="B26" s="176"/>
+      <c r="C26" s="176"/>
+      <c r="D26" s="176"/>
+      <c r="E26" s="176"/>
+      <c r="F26" s="196"/>
+      <c r="G26" s="195" t="s">
         <v>30</v>
       </c>
-      <c r="H25" s="175"/>
-[...4 lines deleted...]
-      <c r="M25" s="16" t="s">
+      <c r="H26" s="176"/>
+      <c r="I26" s="176"/>
+      <c r="J26" s="176"/>
+      <c r="K26" s="197"/>
+      <c r="L26" s="197"/>
+      <c r="M26" s="16" t="s">
         <v>1</v>
       </c>
-      <c r="N25" s="197"/>
-[...1 lines deleted...]
-      <c r="P25" s="80" t="s">
+      <c r="N26" s="198"/>
+      <c r="O26" s="199"/>
+      <c r="P26" s="80" t="s">
         <v>12</v>
       </c>
-      <c r="Q25" s="197"/>
-[...1 lines deleted...]
-      <c r="S25" s="80" t="s">
+      <c r="Q26" s="198"/>
+      <c r="R26" s="198"/>
+      <c r="S26" s="80" t="s">
         <v>13</v>
       </c>
-      <c r="T25" s="77"/>
-[...15 lines deleted...]
-      <c r="AJ25" s="201"/>
+      <c r="T26" s="77"/>
+      <c r="U26" s="200"/>
+      <c r="V26" s="201"/>
+      <c r="W26" s="201"/>
+      <c r="X26" s="201"/>
+      <c r="Y26" s="201"/>
+      <c r="Z26" s="201"/>
+      <c r="AA26" s="201"/>
+      <c r="AB26" s="201"/>
+      <c r="AC26" s="201"/>
+      <c r="AD26" s="201"/>
+      <c r="AE26" s="201"/>
+      <c r="AF26" s="201"/>
+      <c r="AG26" s="201"/>
+      <c r="AH26" s="201"/>
+      <c r="AI26" s="201"/>
+      <c r="AJ26" s="202"/>
     </row>
-    <row r="26" spans="1:39" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A26" s="98" t="s">
+    <row r="27" spans="1:39" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A27" s="99" t="s">
         <v>31</v>
       </c>
-      <c r="B26" s="99"/>
-[...4 lines deleted...]
-      <c r="G26" s="151" t="s">
+      <c r="B27" s="100"/>
+      <c r="C27" s="100"/>
+      <c r="D27" s="100"/>
+      <c r="E27" s="100"/>
+      <c r="F27" s="100"/>
+      <c r="G27" s="152" t="s">
         <v>32</v>
       </c>
-      <c r="H26" s="152"/>
-[...6 lines deleted...]
-      <c r="O26" s="184" t="s">
+      <c r="H27" s="153"/>
+      <c r="I27" s="153"/>
+      <c r="J27" s="153"/>
+      <c r="K27" s="153"/>
+      <c r="L27" s="153"/>
+      <c r="M27" s="153"/>
+      <c r="N27" s="183"/>
+      <c r="O27" s="185" t="s">
         <v>21</v>
       </c>
-      <c r="P26" s="185"/>
-[...19 lines deleted...]
-      <c r="AJ26" s="189"/>
+      <c r="P27" s="186"/>
+      <c r="Q27" s="187"/>
+      <c r="R27" s="187"/>
+      <c r="S27" s="187"/>
+      <c r="T27" s="187"/>
+      <c r="U27" s="187"/>
+      <c r="V27" s="187"/>
+      <c r="W27" s="187"/>
+      <c r="X27" s="187"/>
+      <c r="Y27" s="188"/>
+      <c r="Z27" s="189"/>
+      <c r="AA27" s="189"/>
+      <c r="AB27" s="189"/>
+      <c r="AC27" s="189"/>
+      <c r="AD27" s="189"/>
+      <c r="AE27" s="189"/>
+      <c r="AF27" s="189"/>
+      <c r="AG27" s="189"/>
+      <c r="AH27" s="189"/>
+      <c r="AI27" s="189"/>
+      <c r="AJ27" s="190"/>
     </row>
-    <row r="27" spans="1:39" ht="42" customHeight="1" x14ac:dyDescent="0.4">
-[...79 lines deleted...]
-      <c r="AJ28" s="178"/>
+    <row r="28" spans="1:39" ht="42" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A28" s="102"/>
+      <c r="B28" s="103"/>
+      <c r="C28" s="103"/>
+      <c r="D28" s="103"/>
+      <c r="E28" s="103"/>
+      <c r="F28" s="103"/>
+      <c r="G28" s="154"/>
+      <c r="H28" s="155"/>
+      <c r="I28" s="155"/>
+      <c r="J28" s="155"/>
+      <c r="K28" s="155"/>
+      <c r="L28" s="155"/>
+      <c r="M28" s="155"/>
+      <c r="N28" s="184"/>
+      <c r="O28" s="191"/>
+      <c r="P28" s="192"/>
+      <c r="Q28" s="192"/>
+      <c r="R28" s="192"/>
+      <c r="S28" s="192"/>
+      <c r="T28" s="192"/>
+      <c r="U28" s="192"/>
+      <c r="V28" s="192"/>
+      <c r="W28" s="192"/>
+      <c r="X28" s="192"/>
+      <c r="Y28" s="193"/>
+      <c r="Z28" s="192"/>
+      <c r="AA28" s="192"/>
+      <c r="AB28" s="192"/>
+      <c r="AC28" s="192"/>
+      <c r="AD28" s="192"/>
+      <c r="AE28" s="192"/>
+      <c r="AF28" s="192"/>
+      <c r="AG28" s="192"/>
+      <c r="AH28" s="192"/>
+      <c r="AI28" s="192"/>
+      <c r="AJ28" s="194"/>
     </row>
     <row r="29" spans="1:39" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A29" s="173" t="s">
+      <c r="A29" s="174" t="s">
+        <v>33</v>
+      </c>
+      <c r="B29" s="175"/>
+      <c r="C29" s="176"/>
+      <c r="D29" s="176"/>
+      <c r="E29" s="176"/>
+      <c r="F29" s="176"/>
+      <c r="G29" s="177"/>
+      <c r="H29" s="178"/>
+      <c r="I29" s="178"/>
+      <c r="J29" s="178"/>
+      <c r="K29" s="178"/>
+      <c r="L29" s="178"/>
+      <c r="M29" s="178"/>
+      <c r="N29" s="178"/>
+      <c r="O29" s="178"/>
+      <c r="P29" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="Q29" s="178"/>
+      <c r="R29" s="178"/>
+      <c r="S29" s="178"/>
+      <c r="T29" s="178"/>
+      <c r="U29" s="178"/>
+      <c r="V29" s="178"/>
+      <c r="W29" s="178"/>
+      <c r="X29" s="178"/>
+      <c r="Y29" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="Z29" s="178"/>
+      <c r="AA29" s="178"/>
+      <c r="AB29" s="178"/>
+      <c r="AC29" s="178"/>
+      <c r="AD29" s="178"/>
+      <c r="AE29" s="178"/>
+      <c r="AF29" s="178"/>
+      <c r="AG29" s="178"/>
+      <c r="AH29" s="178"/>
+      <c r="AI29" s="178"/>
+      <c r="AJ29" s="179"/>
+    </row>
+    <row r="30" spans="1:39" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A30" s="174" t="s">
         <v>34</v>
       </c>
-      <c r="B29" s="174"/>
-[...13 lines deleted...]
-      <c r="P29" s="18" t="s">
+      <c r="B30" s="175"/>
+      <c r="C30" s="176"/>
+      <c r="D30" s="176"/>
+      <c r="E30" s="176"/>
+      <c r="F30" s="176"/>
+      <c r="G30" s="180"/>
+      <c r="H30" s="181"/>
+      <c r="I30" s="181"/>
+      <c r="J30" s="181"/>
+      <c r="K30" s="181"/>
+      <c r="L30" s="181"/>
+      <c r="M30" s="181"/>
+      <c r="N30" s="181"/>
+      <c r="O30" s="181"/>
+      <c r="P30" s="18" t="s">
         <v>25</v>
       </c>
-      <c r="Q29" s="180"/>
-[...7 lines deleted...]
-      <c r="Y29" s="18" t="s">
+      <c r="Q30" s="181"/>
+      <c r="R30" s="181"/>
+      <c r="S30" s="181"/>
+      <c r="T30" s="181"/>
+      <c r="U30" s="181"/>
+      <c r="V30" s="181"/>
+      <c r="W30" s="181"/>
+      <c r="X30" s="181"/>
+      <c r="Y30" s="18" t="s">
         <v>25</v>
       </c>
-      <c r="Z29" s="180"/>
-[...9 lines deleted...]
-      <c r="AJ29" s="181"/>
+      <c r="Z30" s="181"/>
+      <c r="AA30" s="181"/>
+      <c r="AB30" s="181"/>
+      <c r="AC30" s="181"/>
+      <c r="AD30" s="181"/>
+      <c r="AE30" s="181"/>
+      <c r="AF30" s="181"/>
+      <c r="AG30" s="181"/>
+      <c r="AH30" s="181"/>
+      <c r="AI30" s="181"/>
+      <c r="AJ30" s="182"/>
     </row>
-    <row r="30" spans="1:39" ht="30" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A30" s="151" t="s">
+    <row r="31" spans="1:39" ht="30" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A31" s="152" t="s">
         <v>35</v>
       </c>
-      <c r="B30" s="152"/>
-[...4 lines deleted...]
-      <c r="G30" s="19" t="s">
+      <c r="B31" s="153"/>
+      <c r="C31" s="153"/>
+      <c r="D31" s="153"/>
+      <c r="E31" s="153"/>
+      <c r="F31" s="153"/>
+      <c r="G31" s="19" t="s">
         <v>36</v>
       </c>
-      <c r="H30" s="20"/>
-[...29 lines deleted...]
-      <c r="AL30" s="21"/>
+      <c r="H31" s="20"/>
+      <c r="I31" s="20"/>
+      <c r="J31" s="156"/>
+      <c r="K31" s="156"/>
+      <c r="L31" s="156"/>
+      <c r="M31" s="156"/>
+      <c r="N31" s="156"/>
+      <c r="O31" s="156"/>
+      <c r="P31" s="156"/>
+      <c r="Q31" s="156"/>
+      <c r="R31" s="156"/>
+      <c r="S31" s="156"/>
+      <c r="T31" s="156"/>
+      <c r="U31" s="156"/>
+      <c r="V31" s="156"/>
+      <c r="W31" s="156"/>
+      <c r="X31" s="156"/>
+      <c r="Y31" s="156"/>
+      <c r="Z31" s="156"/>
+      <c r="AA31" s="156"/>
+      <c r="AB31" s="156"/>
+      <c r="AC31" s="156"/>
+      <c r="AD31" s="156"/>
+      <c r="AE31" s="156"/>
+      <c r="AF31" s="156"/>
+      <c r="AG31" s="156"/>
+      <c r="AH31" s="156"/>
+      <c r="AI31" s="156"/>
+      <c r="AJ31" s="157"/>
+      <c r="AK31" s="21"/>
+      <c r="AL31" s="21"/>
     </row>
-    <row r="31" spans="1:39" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.4">
-[...22 lines deleted...]
-      <c r="W31" s="22" t="s">
+    <row r="32" spans="1:39" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A32" s="154"/>
+      <c r="B32" s="155"/>
+      <c r="C32" s="155"/>
+      <c r="D32" s="155"/>
+      <c r="E32" s="155"/>
+      <c r="F32" s="155"/>
+      <c r="G32" s="158"/>
+      <c r="H32" s="159"/>
+      <c r="I32" s="159"/>
+      <c r="J32" s="159"/>
+      <c r="K32" s="159"/>
+      <c r="L32" s="159"/>
+      <c r="M32" s="159"/>
+      <c r="N32" s="159"/>
+      <c r="O32" s="159"/>
+      <c r="P32" s="159"/>
+      <c r="Q32" s="159"/>
+      <c r="R32" s="159"/>
+      <c r="S32" s="159"/>
+      <c r="T32" s="159"/>
+      <c r="U32" s="159"/>
+      <c r="V32" s="159"/>
+      <c r="W32" s="22" t="s">
         <v>37</v>
       </c>
-      <c r="X31" s="159"/>
-[...53 lines deleted...]
-      <c r="AJ32" s="25"/>
+      <c r="X32" s="160"/>
+      <c r="Y32" s="160"/>
+      <c r="Z32" s="160"/>
+      <c r="AA32" s="160"/>
+      <c r="AB32" s="160"/>
+      <c r="AC32" s="160"/>
+      <c r="AD32" s="160"/>
+      <c r="AE32" s="160"/>
+      <c r="AF32" s="160"/>
+      <c r="AG32" s="160"/>
+      <c r="AH32" s="160"/>
+      <c r="AI32" s="160"/>
+      <c r="AJ32" s="161"/>
       <c r="AL32" s="5"/>
       <c r="AM32" s="5"/>
     </row>
-    <row r="33" spans="1:44" s="28" customFormat="1" ht="32.1" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A33" s="6" t="s">
+    <row r="33" spans="1:44" ht="21.95" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A33" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="B33" s="80"/>
+      <c r="C33" s="80"/>
+      <c r="D33" s="80"/>
+      <c r="E33" s="80"/>
+      <c r="F33" s="80"/>
+      <c r="G33" s="23"/>
+      <c r="H33" s="23"/>
+      <c r="I33" s="23"/>
+      <c r="J33" s="23"/>
+      <c r="K33" s="23"/>
+      <c r="L33" s="23"/>
+      <c r="M33" s="23"/>
+      <c r="N33" s="23"/>
+      <c r="O33" s="23"/>
+      <c r="P33" s="23"/>
+      <c r="Q33" s="23"/>
+      <c r="R33" s="23"/>
+      <c r="S33" s="23"/>
+      <c r="T33" s="23"/>
+      <c r="U33" s="23"/>
+      <c r="V33" s="23"/>
+      <c r="W33" s="24"/>
+      <c r="X33" s="25"/>
+      <c r="Y33" s="25"/>
+      <c r="Z33" s="25"/>
+      <c r="AA33" s="25"/>
+      <c r="AB33" s="25"/>
+      <c r="AC33" s="25"/>
+      <c r="AD33" s="25"/>
+      <c r="AE33" s="25"/>
+      <c r="AF33" s="25"/>
+      <c r="AG33" s="25"/>
+      <c r="AH33" s="25"/>
+      <c r="AI33" s="25"/>
+      <c r="AJ33" s="25"/>
+      <c r="AL33" s="5"/>
+      <c r="AM33" s="5"/>
+    </row>
+    <row r="34" spans="1:44" s="28" customFormat="1" ht="32.1" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A34" s="6" t="s">
         <v>39</v>
       </c>
-      <c r="B33" s="26"/>
-[...36 lines deleted...]
-      <c r="AM33" s="6"/>
+      <c r="B34" s="26"/>
+      <c r="C34" s="26"/>
+      <c r="D34" s="26"/>
+      <c r="E34" s="26"/>
+      <c r="F34" s="26"/>
+      <c r="G34" s="26"/>
+      <c r="H34" s="26"/>
+      <c r="I34" s="26"/>
+      <c r="J34" s="26"/>
+      <c r="K34" s="26"/>
+      <c r="L34" s="26"/>
+      <c r="M34" s="26"/>
+      <c r="N34" s="26"/>
+      <c r="O34" s="26"/>
+      <c r="P34" s="26"/>
+      <c r="Q34" s="26"/>
+      <c r="R34" s="26"/>
+      <c r="S34" s="26"/>
+      <c r="T34" s="26"/>
+      <c r="U34" s="26"/>
+      <c r="V34" s="26"/>
+      <c r="W34" s="26"/>
+      <c r="X34" s="26"/>
+      <c r="Y34" s="26"/>
+      <c r="Z34" s="26"/>
+      <c r="AA34" s="26"/>
+      <c r="AB34" s="26"/>
+      <c r="AC34" s="26"/>
+      <c r="AD34" s="26"/>
+      <c r="AE34" s="26"/>
+      <c r="AF34" s="26"/>
+      <c r="AG34" s="26"/>
+      <c r="AH34" s="26"/>
+      <c r="AI34" s="26"/>
+      <c r="AJ34" s="26"/>
+      <c r="AK34" s="27"/>
+      <c r="AL34" s="6"/>
+      <c r="AM34" s="6"/>
     </row>
-    <row r="34" spans="1:44" s="29" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A34" s="161" t="s">
+    <row r="35" spans="1:44" s="29" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A35" s="162" t="s">
         <v>40</v>
       </c>
-      <c r="B34" s="161"/>
-[...73 lines deleted...]
-      <c r="AJ35" s="170"/>
+      <c r="B35" s="162"/>
+      <c r="C35" s="162"/>
+      <c r="D35" s="162"/>
+      <c r="E35" s="162"/>
+      <c r="F35" s="162"/>
+      <c r="G35" s="162"/>
+      <c r="H35" s="162"/>
+      <c r="I35" s="162"/>
+      <c r="J35" s="162"/>
+      <c r="K35" s="162"/>
+      <c r="L35" s="162"/>
+      <c r="M35" s="162"/>
+      <c r="N35" s="162"/>
+      <c r="O35" s="162"/>
+      <c r="P35" s="162"/>
+      <c r="Q35" s="162"/>
+      <c r="R35" s="162"/>
+      <c r="S35" s="162"/>
+      <c r="T35" s="162"/>
+      <c r="U35" s="162"/>
+      <c r="V35" s="162"/>
+      <c r="W35" s="162"/>
+      <c r="X35" s="162"/>
+      <c r="Y35" s="162"/>
+      <c r="Z35" s="162"/>
+      <c r="AA35" s="162"/>
+      <c r="AB35" s="162"/>
+      <c r="AC35" s="162"/>
+      <c r="AD35" s="162"/>
+      <c r="AE35" s="162"/>
+      <c r="AF35" s="162"/>
+      <c r="AG35" s="162"/>
+      <c r="AH35" s="162"/>
+      <c r="AI35" s="162"/>
+      <c r="AJ35" s="162"/>
     </row>
     <row r="36" spans="1:44" ht="30.95" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A36" s="165"/>
-[...34 lines deleted...]
-      <c r="AJ36" s="142"/>
+      <c r="A36" s="163" t="s">
+        <v>41</v>
+      </c>
+      <c r="B36" s="164"/>
+      <c r="C36" s="164"/>
+      <c r="D36" s="164"/>
+      <c r="E36" s="164"/>
+      <c r="F36" s="165"/>
+      <c r="G36" s="168"/>
+      <c r="H36" s="122"/>
+      <c r="I36" s="122"/>
+      <c r="J36" s="122"/>
+      <c r="K36" s="122"/>
+      <c r="L36" s="122"/>
+      <c r="M36" s="122"/>
+      <c r="N36" s="122"/>
+      <c r="O36" s="122"/>
+      <c r="P36" s="122"/>
+      <c r="Q36" s="122"/>
+      <c r="R36" s="122"/>
+      <c r="S36" s="122"/>
+      <c r="T36" s="122"/>
+      <c r="U36" s="122"/>
+      <c r="V36" s="122"/>
+      <c r="W36" s="122"/>
+      <c r="X36" s="122"/>
+      <c r="Y36" s="122"/>
+      <c r="Z36" s="122"/>
+      <c r="AA36" s="122"/>
+      <c r="AB36" s="122"/>
+      <c r="AC36" s="122"/>
+      <c r="AD36" s="122"/>
+      <c r="AE36" s="122"/>
+      <c r="AF36" s="122"/>
+      <c r="AG36" s="169"/>
+      <c r="AH36" s="170"/>
+      <c r="AI36" s="169"/>
+      <c r="AJ36" s="171"/>
     </row>
-    <row r="37" spans="1:44" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A37" s="95" t="s">
+    <row r="37" spans="1:44" ht="30.95" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A37" s="166"/>
+      <c r="B37" s="167"/>
+      <c r="C37" s="167"/>
+      <c r="D37" s="167"/>
+      <c r="E37" s="167"/>
+      <c r="F37" s="167"/>
+      <c r="G37" s="172"/>
+      <c r="H37" s="173"/>
+      <c r="I37" s="173"/>
+      <c r="J37" s="173"/>
+      <c r="K37" s="140"/>
+      <c r="L37" s="140"/>
+      <c r="M37" s="140"/>
+      <c r="N37" s="140"/>
+      <c r="O37" s="140"/>
+      <c r="P37" s="140"/>
+      <c r="Q37" s="140"/>
+      <c r="R37" s="140"/>
+      <c r="S37" s="140"/>
+      <c r="T37" s="140"/>
+      <c r="U37" s="140"/>
+      <c r="V37" s="140"/>
+      <c r="W37" s="140"/>
+      <c r="X37" s="140"/>
+      <c r="Y37" s="140"/>
+      <c r="Z37" s="140"/>
+      <c r="AA37" s="140"/>
+      <c r="AB37" s="140"/>
+      <c r="AC37" s="140"/>
+      <c r="AD37" s="140"/>
+      <c r="AE37" s="140"/>
+      <c r="AF37" s="140"/>
+      <c r="AG37" s="141"/>
+      <c r="AH37" s="142"/>
+      <c r="AI37" s="141"/>
+      <c r="AJ37" s="143"/>
+    </row>
+    <row r="38" spans="1:44" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A38" s="96" t="s">
         <v>42</v>
       </c>
-      <c r="B37" s="96"/>
-[...4 lines deleted...]
-      <c r="G37" s="143" t="s">
+      <c r="B38" s="97"/>
+      <c r="C38" s="97"/>
+      <c r="D38" s="97"/>
+      <c r="E38" s="97"/>
+      <c r="F38" s="98"/>
+      <c r="G38" s="144" t="s">
         <v>43</v>
       </c>
-      <c r="H37" s="144"/>
-[...7 lines deleted...]
-      <c r="P37" s="146" t="s">
+      <c r="H38" s="145"/>
+      <c r="I38" s="145"/>
+      <c r="J38" s="145"/>
+      <c r="K38" s="146"/>
+      <c r="L38" s="146"/>
+      <c r="M38" s="146"/>
+      <c r="N38" s="146"/>
+      <c r="O38" s="146"/>
+      <c r="P38" s="147" t="s">
         <v>44</v>
       </c>
-      <c r="Q37" s="145"/>
-[...5 lines deleted...]
-      <c r="W37" s="149" t="s">
+      <c r="Q38" s="146"/>
+      <c r="R38" s="146"/>
+      <c r="S38" s="146"/>
+      <c r="T38" s="148"/>
+      <c r="U38" s="148"/>
+      <c r="V38" s="149"/>
+      <c r="W38" s="150" t="s">
         <v>45</v>
       </c>
-      <c r="X37" s="145"/>
-[...6 lines deleted...]
-      <c r="AE37" s="146" t="s">
+      <c r="X38" s="146"/>
+      <c r="Y38" s="146"/>
+      <c r="Z38" s="146"/>
+      <c r="AA38" s="146"/>
+      <c r="AB38" s="146"/>
+      <c r="AC38" s="146"/>
+      <c r="AD38" s="146"/>
+      <c r="AE38" s="147" t="s">
         <v>46</v>
       </c>
-      <c r="AF37" s="145"/>
-[...3 lines deleted...]
-      <c r="AJ37" s="150"/>
+      <c r="AF38" s="146"/>
+      <c r="AG38" s="146"/>
+      <c r="AH38" s="146"/>
+      <c r="AI38" s="146"/>
+      <c r="AJ38" s="151"/>
     </row>
-    <row r="38" spans="1:44" ht="30" customHeight="1" x14ac:dyDescent="0.4">
-[...35 lines deleted...]
-      <c r="AJ38" s="129"/>
+    <row r="39" spans="1:44" ht="30" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A39" s="99"/>
+      <c r="B39" s="100"/>
+      <c r="C39" s="100"/>
+      <c r="D39" s="100"/>
+      <c r="E39" s="100"/>
+      <c r="F39" s="101"/>
+      <c r="G39" s="126"/>
+      <c r="H39" s="127"/>
+      <c r="I39" s="127"/>
+      <c r="J39" s="127"/>
+      <c r="K39" s="127"/>
+      <c r="L39" s="127"/>
+      <c r="M39" s="127"/>
+      <c r="N39" s="127"/>
+      <c r="O39" s="128"/>
+      <c r="P39" s="123"/>
+      <c r="Q39" s="124"/>
+      <c r="R39" s="124"/>
+      <c r="S39" s="124"/>
+      <c r="T39" s="124"/>
+      <c r="U39" s="124"/>
+      <c r="V39" s="125"/>
+      <c r="W39" s="126"/>
+      <c r="X39" s="127"/>
+      <c r="Y39" s="127"/>
+      <c r="Z39" s="127"/>
+      <c r="AA39" s="127"/>
+      <c r="AB39" s="127"/>
+      <c r="AC39" s="127"/>
+      <c r="AD39" s="128"/>
+      <c r="AE39" s="129"/>
+      <c r="AF39" s="127"/>
+      <c r="AG39" s="127"/>
+      <c r="AH39" s="127"/>
+      <c r="AI39" s="127"/>
+      <c r="AJ39" s="130"/>
     </row>
-    <row r="39" spans="1:44" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-[...6 lines deleted...]
-      <c r="G39" s="130" t="s">
+    <row r="40" spans="1:44" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A40" s="99"/>
+      <c r="B40" s="100"/>
+      <c r="C40" s="100"/>
+      <c r="D40" s="100"/>
+      <c r="E40" s="100"/>
+      <c r="F40" s="101"/>
+      <c r="G40" s="131" t="s">
         <v>47</v>
       </c>
-      <c r="H39" s="131"/>
-[...14 lines deleted...]
-      <c r="W39" s="130" t="s">
+      <c r="H40" s="132"/>
+      <c r="I40" s="132"/>
+      <c r="J40" s="132"/>
+      <c r="K40" s="132"/>
+      <c r="L40" s="132"/>
+      <c r="M40" s="132"/>
+      <c r="N40" s="132"/>
+      <c r="O40" s="133"/>
+      <c r="P40" s="134"/>
+      <c r="Q40" s="135"/>
+      <c r="R40" s="135"/>
+      <c r="S40" s="135"/>
+      <c r="T40" s="135"/>
+      <c r="U40" s="135"/>
+      <c r="V40" s="136"/>
+      <c r="W40" s="131" t="s">
         <v>48</v>
       </c>
-      <c r="X39" s="131"/>
-[...11 lines deleted...]
-      <c r="AJ39" s="138"/>
+      <c r="X40" s="132"/>
+      <c r="Y40" s="132"/>
+      <c r="Z40" s="132"/>
+      <c r="AA40" s="132"/>
+      <c r="AB40" s="132"/>
+      <c r="AC40" s="132"/>
+      <c r="AD40" s="133"/>
+      <c r="AE40" s="137"/>
+      <c r="AF40" s="138"/>
+      <c r="AG40" s="138"/>
+      <c r="AH40" s="138"/>
+      <c r="AI40" s="138"/>
+      <c r="AJ40" s="139"/>
     </row>
-    <row r="40" spans="1:44" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-[...6 lines deleted...]
-      <c r="G40" s="103" t="s">
+    <row r="41" spans="1:44" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A41" s="99"/>
+      <c r="B41" s="100"/>
+      <c r="C41" s="100"/>
+      <c r="D41" s="100"/>
+      <c r="E41" s="100"/>
+      <c r="F41" s="100"/>
+      <c r="G41" s="104" t="s">
         <v>49</v>
       </c>
-      <c r="H40" s="104"/>
-[...8 lines deleted...]
-      <c r="Q40" s="106" t="s">
+      <c r="H41" s="105"/>
+      <c r="I41" s="105"/>
+      <c r="J41" s="105"/>
+      <c r="K41" s="105"/>
+      <c r="L41" s="105"/>
+      <c r="M41" s="105"/>
+      <c r="N41" s="105"/>
+      <c r="O41" s="105"/>
+      <c r="P41" s="106"/>
+      <c r="Q41" s="107" t="s">
         <v>50</v>
       </c>
-      <c r="R40" s="107"/>
-[...12 lines deleted...]
-      <c r="AE40" s="109" t="s">
+      <c r="R41" s="108"/>
+      <c r="S41" s="108"/>
+      <c r="T41" s="108"/>
+      <c r="U41" s="108"/>
+      <c r="V41" s="108"/>
+      <c r="W41" s="108"/>
+      <c r="X41" s="108"/>
+      <c r="Y41" s="108"/>
+      <c r="Z41" s="108"/>
+      <c r="AA41" s="108"/>
+      <c r="AB41" s="108"/>
+      <c r="AC41" s="108"/>
+      <c r="AD41" s="109"/>
+      <c r="AE41" s="110" t="s">
         <v>51</v>
       </c>
-      <c r="AF40" s="110"/>
-[...3 lines deleted...]
-      <c r="AJ40" s="111"/>
+      <c r="AF41" s="111"/>
+      <c r="AG41" s="111"/>
+      <c r="AH41" s="111"/>
+      <c r="AI41" s="111"/>
+      <c r="AJ41" s="112"/>
     </row>
-    <row r="41" spans="1:44" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
-[...6 lines deleted...]
-      <c r="G41" s="114" t="s">
+    <row r="42" spans="1:44" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A42" s="102"/>
+      <c r="B42" s="103"/>
+      <c r="C42" s="103"/>
+      <c r="D42" s="103"/>
+      <c r="E42" s="103"/>
+      <c r="F42" s="103"/>
+      <c r="G42" s="115" t="s">
         <v>52</v>
       </c>
-      <c r="H41" s="115"/>
-[...3 lines deleted...]
-      <c r="L41" s="115" t="s">
+      <c r="H42" s="116"/>
+      <c r="I42" s="116"/>
+      <c r="J42" s="116"/>
+      <c r="K42" s="116"/>
+      <c r="L42" s="116" t="s">
         <v>53</v>
       </c>
-      <c r="M41" s="115"/>
-[...22 lines deleted...]
-      <c r="AJ41" s="113"/>
+      <c r="M42" s="116"/>
+      <c r="N42" s="116"/>
+      <c r="O42" s="116"/>
+      <c r="P42" s="117"/>
+      <c r="Q42" s="118"/>
+      <c r="R42" s="119"/>
+      <c r="S42" s="120"/>
+      <c r="T42" s="119"/>
+      <c r="U42" s="120"/>
+      <c r="V42" s="119"/>
+      <c r="W42" s="120"/>
+      <c r="X42" s="119"/>
+      <c r="Y42" s="121"/>
+      <c r="Z42" s="119"/>
+      <c r="AA42" s="91"/>
+      <c r="AB42" s="92"/>
+      <c r="AC42" s="91"/>
+      <c r="AD42" s="93"/>
+      <c r="AE42" s="113"/>
+      <c r="AF42" s="113"/>
+      <c r="AG42" s="113"/>
+      <c r="AH42" s="113"/>
+      <c r="AI42" s="113"/>
+      <c r="AJ42" s="114"/>
     </row>
-    <row r="42" spans="1:44" s="29" customFormat="1" ht="27.95" customHeight="1" x14ac:dyDescent="0.4">
-[...45 lines deleted...]
-      <c r="AR42" s="1"/>
+    <row r="43" spans="1:44" s="29" customFormat="1" ht="27.95" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A43" s="90" t="s">
+        <v>250</v>
+      </c>
+      <c r="B43" s="90"/>
+      <c r="C43" s="90"/>
+      <c r="D43" s="90"/>
+      <c r="E43" s="90"/>
+      <c r="F43" s="90"/>
+      <c r="G43" s="90"/>
+      <c r="H43" s="90"/>
+      <c r="I43" s="90"/>
+      <c r="J43" s="90"/>
+      <c r="K43" s="90"/>
+      <c r="L43" s="90"/>
+      <c r="M43" s="90"/>
+      <c r="N43" s="90"/>
+      <c r="O43" s="90"/>
+      <c r="P43" s="90"/>
+      <c r="Q43" s="90"/>
+      <c r="R43" s="90"/>
+      <c r="S43" s="90"/>
+      <c r="T43" s="90"/>
+      <c r="U43" s="90"/>
+      <c r="V43" s="90"/>
+      <c r="W43" s="90"/>
+      <c r="X43" s="90"/>
+      <c r="Y43" s="90"/>
+      <c r="Z43" s="90"/>
+      <c r="AA43" s="90"/>
+      <c r="AB43" s="90"/>
+      <c r="AC43" s="90"/>
+      <c r="AD43" s="90"/>
+      <c r="AE43" s="90"/>
+      <c r="AF43" s="90"/>
+      <c r="AG43" s="90"/>
+      <c r="AH43" s="90"/>
+      <c r="AI43" s="90"/>
+      <c r="AJ43" s="90"/>
+      <c r="AK43" s="1"/>
+      <c r="AL43" s="1"/>
+      <c r="AM43" s="1"/>
+      <c r="AN43" s="1"/>
+      <c r="AO43" s="1"/>
+      <c r="AP43" s="1"/>
+      <c r="AQ43" s="1"/>
+      <c r="AR43" s="1"/>
     </row>
-    <row r="43" spans="1:44" s="29" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.2">
-[...37 lines deleted...]
-      <c r="AL43" s="76"/>
+    <row r="44" spans="1:44" s="29" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A44" s="4"/>
+      <c r="B44" s="94"/>
+      <c r="C44" s="94"/>
+      <c r="D44" s="94"/>
+      <c r="E44" s="94"/>
+      <c r="F44" s="30"/>
+      <c r="G44" s="94"/>
+      <c r="H44" s="94"/>
+      <c r="I44" s="94"/>
+      <c r="J44" s="94"/>
+      <c r="K44" s="94"/>
+      <c r="L44" s="30"/>
+      <c r="M44" s="95"/>
+      <c r="N44" s="95"/>
+      <c r="O44" s="95"/>
+      <c r="P44" s="95"/>
+      <c r="Q44" s="95"/>
+      <c r="R44" s="95"/>
+      <c r="S44" s="95"/>
+      <c r="T44" s="30"/>
+      <c r="U44" s="30"/>
+      <c r="V44" s="30"/>
+      <c r="W44" s="30"/>
+      <c r="X44" s="30"/>
+      <c r="Y44" s="30"/>
+      <c r="Z44" s="30"/>
+      <c r="AA44" s="30"/>
+      <c r="AB44" s="30"/>
+      <c r="AC44" s="30"/>
+      <c r="AD44" s="30"/>
+      <c r="AE44" s="30"/>
+      <c r="AF44" s="30"/>
+      <c r="AG44" s="30"/>
+      <c r="AH44" s="30"/>
+      <c r="AI44" s="30"/>
+      <c r="AJ44" s="30"/>
+      <c r="AK44" s="30"/>
+      <c r="AL44" s="76"/>
     </row>
-    <row r="44" spans="1:44" ht="21.95" customHeight="1" x14ac:dyDescent="0.4">
-[...36 lines deleted...]
-      <c r="AK44" s="89"/>
+    <row r="45" spans="1:44" ht="21.95" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A45" s="5"/>
+      <c r="B45" s="90"/>
+      <c r="C45" s="90"/>
+      <c r="D45" s="90"/>
+      <c r="E45" s="90"/>
+      <c r="F45" s="90"/>
+      <c r="G45" s="90"/>
+      <c r="H45" s="90"/>
+      <c r="I45" s="90"/>
+      <c r="J45" s="5"/>
+      <c r="K45" s="5"/>
+      <c r="L45" s="90"/>
+      <c r="M45" s="90"/>
+      <c r="N45" s="90"/>
+      <c r="O45" s="90"/>
+      <c r="P45" s="90"/>
+      <c r="Q45" s="90"/>
+      <c r="R45" s="90"/>
+      <c r="S45" s="5"/>
+      <c r="T45" s="5"/>
+      <c r="U45" s="90"/>
+      <c r="V45" s="90"/>
+      <c r="W45" s="90"/>
+      <c r="X45" s="90"/>
+      <c r="Y45" s="90"/>
+      <c r="Z45" s="90"/>
+      <c r="AA45" s="90"/>
+      <c r="AB45" s="90"/>
+      <c r="AC45" s="90"/>
+      <c r="AD45" s="90"/>
+      <c r="AE45" s="90"/>
+      <c r="AF45" s="90"/>
+      <c r="AG45" s="90"/>
+      <c r="AH45" s="90"/>
+      <c r="AI45" s="90"/>
+      <c r="AJ45" s="90"/>
+      <c r="AK45" s="90"/>
     </row>
   </sheetData>
-  <mergeCells count="154">
+  <sheetProtection algorithmName="SHA-512" hashValue="KxKe/uARrRKgfatjhBsrIhtkxn+b82sqeVcwhXPa2ph7LpNTVYm57ZzKz8II4usev6lYe+LzdaKOi1hG4UTOTQ==" saltValue="BRU+OdmWAhv6Bt+D9UOg7Q==" spinCount="100000" sheet="1" formatCells="0" formatColumns="0" formatRows="0" insertColumns="0" insertRows="0" insertHyperlinks="0" deleteColumns="0" deleteRows="0" sort="0" autoFilter="0" pivotTables="0"/>
+  <mergeCells count="155">
     <mergeCell ref="B5:C5"/>
     <mergeCell ref="E5:F5"/>
     <mergeCell ref="H5:J5"/>
     <mergeCell ref="AK5:AK8"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:C7"/>
     <mergeCell ref="D6:D7"/>
     <mergeCell ref="E6:F7"/>
     <mergeCell ref="G6:G7"/>
     <mergeCell ref="H6:J7"/>
-    <mergeCell ref="A12:F12"/>
-[...4 lines deleted...]
-    <mergeCell ref="T12:AJ12"/>
+    <mergeCell ref="A13:F13"/>
+    <mergeCell ref="G13:H13"/>
+    <mergeCell ref="I13:L13"/>
+    <mergeCell ref="N13:O13"/>
+    <mergeCell ref="Q13:R13"/>
+    <mergeCell ref="T13:AJ13"/>
     <mergeCell ref="K6:K7"/>
     <mergeCell ref="M6:AJ6"/>
     <mergeCell ref="M7:AJ7"/>
-    <mergeCell ref="A10:AJ10"/>
-[...14 lines deleted...]
-    <mergeCell ref="I18:AJ18"/>
+    <mergeCell ref="A11:AJ11"/>
+    <mergeCell ref="A12:F12"/>
+    <mergeCell ref="G12:R12"/>
+    <mergeCell ref="S12:AJ12"/>
+    <mergeCell ref="A9:AJ9"/>
+    <mergeCell ref="K15:L15"/>
+    <mergeCell ref="M15:N15"/>
+    <mergeCell ref="O15:P15"/>
+    <mergeCell ref="A14:F14"/>
+    <mergeCell ref="G14:Q14"/>
+    <mergeCell ref="R14:S14"/>
+    <mergeCell ref="T14:AB14"/>
+    <mergeCell ref="AC14:AF14"/>
+    <mergeCell ref="AG14:AJ14"/>
+    <mergeCell ref="A19:F20"/>
     <mergeCell ref="G19:H19"/>
-    <mergeCell ref="I19:K19"/>
-[...5 lines deleted...]
-    <mergeCell ref="A15:F17"/>
+    <mergeCell ref="I19:AJ19"/>
+    <mergeCell ref="G20:H20"/>
+    <mergeCell ref="I20:K20"/>
+    <mergeCell ref="M20:P20"/>
+    <mergeCell ref="Q20:AJ20"/>
+    <mergeCell ref="AC15:AD15"/>
+    <mergeCell ref="AE15:AF15"/>
+    <mergeCell ref="AG15:AJ15"/>
+    <mergeCell ref="A16:F18"/>
+    <mergeCell ref="G16:H16"/>
+    <mergeCell ref="I16:AJ16"/>
+    <mergeCell ref="G17:AJ17"/>
+    <mergeCell ref="G18:AJ18"/>
+    <mergeCell ref="Q15:R15"/>
+    <mergeCell ref="S15:T15"/>
+    <mergeCell ref="U15:V15"/>
+    <mergeCell ref="W15:X15"/>
+    <mergeCell ref="Y15:Z15"/>
+    <mergeCell ref="AA15:AB15"/>
+    <mergeCell ref="A15:F15"/>
     <mergeCell ref="G15:H15"/>
-    <mergeCell ref="I15:AJ15"/>
-[...24 lines deleted...]
-    <mergeCell ref="G24:U24"/>
+    <mergeCell ref="I15:J15"/>
+    <mergeCell ref="A26:F26"/>
+    <mergeCell ref="G26:J26"/>
+    <mergeCell ref="K26:L26"/>
+    <mergeCell ref="N26:O26"/>
+    <mergeCell ref="Q26:R26"/>
+    <mergeCell ref="U26:AJ26"/>
+    <mergeCell ref="A21:F23"/>
+    <mergeCell ref="G21:AJ22"/>
+    <mergeCell ref="G23:AJ23"/>
+    <mergeCell ref="A24:F25"/>
+    <mergeCell ref="G24:H24"/>
+    <mergeCell ref="I24:U24"/>
     <mergeCell ref="V24:AJ24"/>
-    <mergeCell ref="A28:F28"/>
-[...2 lines deleted...]
-    <mergeCell ref="Z28:AJ28"/>
+    <mergeCell ref="G25:U25"/>
+    <mergeCell ref="V25:AJ25"/>
     <mergeCell ref="A29:F29"/>
     <mergeCell ref="G29:O29"/>
     <mergeCell ref="Q29:X29"/>
     <mergeCell ref="Z29:AJ29"/>
-    <mergeCell ref="A26:F27"/>
-[...4 lines deleted...]
-    <mergeCell ref="O27:Y27"/>
+    <mergeCell ref="A30:F30"/>
+    <mergeCell ref="G30:O30"/>
+    <mergeCell ref="Q30:X30"/>
+    <mergeCell ref="Z30:AJ30"/>
+    <mergeCell ref="A27:F28"/>
+    <mergeCell ref="G27:N28"/>
+    <mergeCell ref="O27:P27"/>
+    <mergeCell ref="Q27:Y27"/>
     <mergeCell ref="Z27:AJ27"/>
-    <mergeCell ref="A30:F31"/>
-[...13 lines deleted...]
-    <mergeCell ref="AI35:AJ35"/>
+    <mergeCell ref="O28:Y28"/>
+    <mergeCell ref="Z28:AJ28"/>
+    <mergeCell ref="A31:F32"/>
+    <mergeCell ref="J31:AJ31"/>
+    <mergeCell ref="G32:V32"/>
+    <mergeCell ref="X32:AJ32"/>
+    <mergeCell ref="A35:AJ35"/>
+    <mergeCell ref="A36:F37"/>
     <mergeCell ref="G36:H36"/>
     <mergeCell ref="I36:J36"/>
     <mergeCell ref="K36:L36"/>
     <mergeCell ref="M36:N36"/>
-    <mergeCell ref="O36:P36"/>
-[...12 lines deleted...]
-    <mergeCell ref="AE39:AJ39"/>
+    <mergeCell ref="AA36:AB36"/>
     <mergeCell ref="AC36:AD36"/>
     <mergeCell ref="AE36:AF36"/>
     <mergeCell ref="AG36:AH36"/>
     <mergeCell ref="AI36:AJ36"/>
-    <mergeCell ref="G37:O37"/>
-[...3 lines deleted...]
-    <mergeCell ref="G38:O38"/>
+    <mergeCell ref="G37:H37"/>
+    <mergeCell ref="I37:J37"/>
+    <mergeCell ref="K37:L37"/>
+    <mergeCell ref="M37:N37"/>
+    <mergeCell ref="O37:P37"/>
+    <mergeCell ref="O36:P36"/>
     <mergeCell ref="Q36:R36"/>
     <mergeCell ref="S36:T36"/>
     <mergeCell ref="U36:V36"/>
     <mergeCell ref="W36:X36"/>
     <mergeCell ref="Y36:Z36"/>
-    <mergeCell ref="AA36:AB36"/>
-[...19 lines deleted...]
-    <mergeCell ref="Y41:Z41"/>
+    <mergeCell ref="P39:V39"/>
+    <mergeCell ref="W39:AD39"/>
+    <mergeCell ref="AE39:AJ39"/>
+    <mergeCell ref="G40:O40"/>
+    <mergeCell ref="P40:V40"/>
+    <mergeCell ref="W40:AD40"/>
+    <mergeCell ref="AE40:AJ40"/>
+    <mergeCell ref="AC37:AD37"/>
+    <mergeCell ref="AE37:AF37"/>
+    <mergeCell ref="AG37:AH37"/>
+    <mergeCell ref="AI37:AJ37"/>
+    <mergeCell ref="G38:O38"/>
+    <mergeCell ref="P38:V38"/>
+    <mergeCell ref="W38:AD38"/>
+    <mergeCell ref="AE38:AJ38"/>
+    <mergeCell ref="G39:O39"/>
+    <mergeCell ref="Q37:R37"/>
+    <mergeCell ref="S37:T37"/>
+    <mergeCell ref="U37:V37"/>
+    <mergeCell ref="W37:X37"/>
+    <mergeCell ref="Y37:Z37"/>
+    <mergeCell ref="AA37:AB37"/>
+    <mergeCell ref="B45:I45"/>
+    <mergeCell ref="L45:R45"/>
+    <mergeCell ref="U45:AK45"/>
+    <mergeCell ref="AA42:AB42"/>
+    <mergeCell ref="AC42:AD42"/>
+    <mergeCell ref="A43:AJ43"/>
+    <mergeCell ref="B44:E44"/>
+    <mergeCell ref="G44:K44"/>
+    <mergeCell ref="M44:S44"/>
+    <mergeCell ref="A38:F42"/>
+    <mergeCell ref="G41:P41"/>
+    <mergeCell ref="Q41:AD41"/>
+    <mergeCell ref="AE41:AJ42"/>
+    <mergeCell ref="G42:K42"/>
+    <mergeCell ref="L42:P42"/>
+    <mergeCell ref="Q42:R42"/>
+    <mergeCell ref="S42:T42"/>
+    <mergeCell ref="U42:V42"/>
+    <mergeCell ref="W42:X42"/>
+    <mergeCell ref="Y42:Z42"/>
   </mergeCells>
   <phoneticPr fontId="2"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" scale="67" orientation="portrait" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="66" orientation="portrait" r:id="rId1"/>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="36" max="1048575" man="1"/>
   </colBreaks>
   <drawing r:id="rId2"/>
   <legacyDrawing r:id="rId3"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x14">
       <controls>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1025" r:id="rId4" name="Check Box 1">
               <controlPr locked="0" defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
-                    <xdr:col>9</xdr:col>
-[...2 lines deleted...]
-                    <xdr:rowOff>371475</xdr:rowOff>
+                    <xdr:col>10</xdr:col>
+                    <xdr:colOff>47625</xdr:colOff>
+                    <xdr:row>10</xdr:row>
+                    <xdr:rowOff>285750</xdr:rowOff>
                   </from>
                   <to>
-                    <xdr:col>10</xdr:col>
-[...2 lines deleted...]
-                    <xdr:rowOff>180975</xdr:rowOff>
+                    <xdr:col>11</xdr:col>
+                    <xdr:colOff>95250</xdr:colOff>
+                    <xdr:row>12</xdr:row>
+                    <xdr:rowOff>95250</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1026" r:id="rId5" name="Check Box 2">
               <controlPr locked="0" defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
-                    <xdr:col>23</xdr:col>
-                    <xdr:colOff>161925</xdr:colOff>
+                    <xdr:col>24</xdr:col>
+                    <xdr:colOff>57150</xdr:colOff>
                     <xdr:row>10</xdr:row>
-                    <xdr:rowOff>0</xdr:rowOff>
+                    <xdr:rowOff>295275</xdr:rowOff>
                   </from>
                   <to>
-                    <xdr:col>24</xdr:col>
-[...2 lines deleted...]
-                    <xdr:rowOff>190500</xdr:rowOff>
+                    <xdr:col>25</xdr:col>
+                    <xdr:colOff>104775</xdr:colOff>
+                    <xdr:row>12</xdr:row>
+                    <xdr:rowOff>104775</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1027" r:id="rId6" name="Check Box 3">
               <controlPr locked="0" defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
-                    <xdr:col>7</xdr:col>
-[...2 lines deleted...]
-                    <xdr:rowOff>219075</xdr:rowOff>
+                    <xdr:col>6</xdr:col>
+                    <xdr:colOff>238125</xdr:colOff>
+                    <xdr:row>40</xdr:row>
+                    <xdr:rowOff>133350</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>8</xdr:col>
-                    <xdr:colOff>57150</xdr:colOff>
-[...1 lines deleted...]
-                    <xdr:rowOff>200025</xdr:rowOff>
+                    <xdr:colOff>47625</xdr:colOff>
+                    <xdr:row>42</xdr:row>
+                    <xdr:rowOff>114300</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1028" r:id="rId7" name="Check Box 4">
               <controlPr locked="0" defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>7</xdr:col>
-                    <xdr:colOff>85725</xdr:colOff>
+                    <xdr:colOff>66675</xdr:colOff>
                     <xdr:row>25</xdr:row>
-                    <xdr:rowOff>123825</xdr:rowOff>
+                    <xdr:rowOff>371475</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>8</xdr:col>
-                    <xdr:colOff>57150</xdr:colOff>
-[...1 lines deleted...]
-                    <xdr:rowOff>200025</xdr:rowOff>
+                    <xdr:colOff>133350</xdr:colOff>
+                    <xdr:row>28</xdr:row>
+                    <xdr:rowOff>38100</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1029" r:id="rId8" name="Check Box 5">
               <controlPr locked="0" defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>12</xdr:col>
-                    <xdr:colOff>28575</xdr:colOff>
-[...1 lines deleted...]
-                    <xdr:rowOff>219075</xdr:rowOff>
+                    <xdr:colOff>19050</xdr:colOff>
+                    <xdr:row>40</xdr:row>
+                    <xdr:rowOff>133350</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>13</xdr:col>
-                    <xdr:colOff>57150</xdr:colOff>
-                    <xdr:row>41</xdr:row>
+                    <xdr:colOff>47625</xdr:colOff>
+                    <xdr:row>42</xdr:row>
+                    <xdr:rowOff>114300</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="1030" r:id="rId9" name="Check Box 6">
+              <controlPr locked="0" defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1">
+                  <from>
+                    <xdr:col>1</xdr:col>
+                    <xdr:colOff>133350</xdr:colOff>
+                    <xdr:row>6</xdr:row>
                     <xdr:rowOff>200025</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>2</xdr:col>
+                    <xdr:colOff>161925</xdr:colOff>
+                    <xdr:row>9</xdr:row>
+                    <xdr:rowOff>114300</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
       </controls>
     </mc:Choice>
   </mc:AlternateContent>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CFFC5C53-70C3-4821-A19E-17ACEB678FA0}">
   <dimension ref="B1:AC70"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScale="90" zoomScaleNormal="80" zoomScaleSheetLayoutView="90" workbookViewId="0">
-      <selection activeCell="T1" sqref="T1"/>
+      <selection activeCell="G27" sqref="G27:N27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="3.875" defaultRowHeight="18.75" x14ac:dyDescent="0.4"/>
   <cols>
     <col min="1" max="1" width="1.625" style="47" customWidth="1"/>
     <col min="2" max="26" width="4.375" style="44" customWidth="1"/>
     <col min="27" max="27" width="6" style="44" customWidth="1"/>
     <col min="28" max="28" width="4.375" style="44" customWidth="1"/>
     <col min="29" max="29" width="4.375" style="47" customWidth="1"/>
     <col min="30" max="30" width="1.625" style="47" customWidth="1"/>
     <col min="31" max="31" width="3.875" style="47"/>
     <col min="32" max="32" width="7.625" style="47" bestFit="1" customWidth="1"/>
     <col min="33" max="16384" width="3.875" style="47"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:29" s="32" customFormat="1" ht="23.1" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B1" s="31" t="s">
         <v>54</v>
       </c>
       <c r="D1" s="31"/>
       <c r="E1" s="33"/>
       <c r="F1" s="33"/>
       <c r="G1" s="33"/>
       <c r="H1" s="33"/>
       <c r="I1" s="33"/>
       <c r="J1" s="33"/>
       <c r="K1" s="33"/>
       <c r="L1" s="34"/>
       <c r="M1" s="33"/>
       <c r="N1" s="33"/>
       <c r="O1" s="33"/>
       <c r="P1" s="34"/>
       <c r="Q1" s="34"/>
       <c r="R1" s="34"/>
       <c r="S1" s="34"/>
       <c r="T1" s="34"/>
       <c r="U1" s="34"/>
       <c r="V1" s="34"/>
       <c r="W1" s="34"/>
       <c r="X1" s="34"/>
       <c r="Y1" s="34"/>
       <c r="Z1" s="34"/>
-      <c r="AA1" s="303" t="s">
-[...3 lines deleted...]
-      <c r="AC1" s="303"/>
+      <c r="AA1" s="305" t="s">
+        <v>249</v>
+      </c>
+      <c r="AB1" s="305"/>
+      <c r="AC1" s="305"/>
     </row>
     <row r="2" spans="2:29" s="35" customFormat="1" ht="36.950000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
       <c r="C2" s="36" t="s">
         <v>55</v>
       </c>
       <c r="D2" s="36"/>
       <c r="E2" s="36"/>
       <c r="F2" s="36"/>
       <c r="G2" s="36"/>
       <c r="H2" s="36"/>
       <c r="I2" s="36"/>
       <c r="J2" s="36"/>
       <c r="K2" s="36"/>
       <c r="L2" s="36"/>
       <c r="M2" s="36"/>
       <c r="N2" s="36"/>
       <c r="O2" s="36"/>
       <c r="P2" s="36"/>
       <c r="Q2" s="36"/>
       <c r="R2" s="36"/>
       <c r="S2" s="36"/>
       <c r="T2" s="36"/>
     </row>
     <row r="3" spans="2:29" s="35" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="C3" s="304" t="s">
+      <c r="C3" s="306" t="s">
         <v>56</v>
       </c>
-      <c r="D3" s="305"/>
-      <c r="E3" s="306" t="s">
+      <c r="D3" s="307"/>
+      <c r="E3" s="308" t="s">
         <v>57</v>
       </c>
-      <c r="F3" s="307"/>
-      <c r="G3" s="308" t="s">
+      <c r="F3" s="309"/>
+      <c r="G3" s="310" t="s">
         <v>58</v>
       </c>
-      <c r="H3" s="309"/>
-[...5 lines deleted...]
-      <c r="N3" s="310"/>
+      <c r="H3" s="311"/>
+      <c r="I3" s="311"/>
+      <c r="J3" s="311"/>
+      <c r="K3" s="311"/>
+      <c r="L3" s="311"/>
+      <c r="M3" s="311"/>
+      <c r="N3" s="312"/>
       <c r="O3" s="37"/>
       <c r="P3" s="37"/>
-      <c r="Q3" s="304" t="s">
+      <c r="Q3" s="306" t="s">
         <v>56</v>
       </c>
-      <c r="R3" s="305"/>
-      <c r="S3" s="306" t="s">
+      <c r="R3" s="307"/>
+      <c r="S3" s="308" t="s">
         <v>57</v>
       </c>
-      <c r="T3" s="307"/>
-      <c r="U3" s="308" t="s">
+      <c r="T3" s="309"/>
+      <c r="U3" s="310" t="s">
         <v>58</v>
       </c>
-      <c r="V3" s="309"/>
-[...5 lines deleted...]
-      <c r="AB3" s="310"/>
+      <c r="V3" s="311"/>
+      <c r="W3" s="311"/>
+      <c r="X3" s="311"/>
+      <c r="Y3" s="311"/>
+      <c r="Z3" s="311"/>
+      <c r="AA3" s="311"/>
+      <c r="AB3" s="312"/>
     </row>
     <row r="4" spans="2:29" s="35" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="C4" s="270" t="s">
+      <c r="C4" s="272" t="s">
         <v>25</v>
       </c>
-      <c r="D4" s="271"/>
-      <c r="E4" s="272" t="s">
+      <c r="D4" s="273"/>
+      <c r="E4" s="274" t="s">
         <v>59</v>
       </c>
-      <c r="F4" s="273"/>
-[...8 lines deleted...]
-      <c r="Q4" s="270" t="s">
+      <c r="F4" s="275"/>
+      <c r="G4" s="275"/>
+      <c r="H4" s="275"/>
+      <c r="I4" s="275"/>
+      <c r="J4" s="275"/>
+      <c r="K4" s="275"/>
+      <c r="L4" s="275"/>
+      <c r="M4" s="275"/>
+      <c r="N4" s="276"/>
+      <c r="Q4" s="272" t="s">
         <v>25</v>
       </c>
-      <c r="R4" s="271"/>
-      <c r="S4" s="272" t="s">
+      <c r="R4" s="273"/>
+      <c r="S4" s="274" t="s">
         <v>60</v>
       </c>
-      <c r="T4" s="273"/>
-[...7 lines deleted...]
-      <c r="AB4" s="274"/>
+      <c r="T4" s="275"/>
+      <c r="U4" s="275"/>
+      <c r="V4" s="275"/>
+      <c r="W4" s="275"/>
+      <c r="X4" s="275"/>
+      <c r="Y4" s="275"/>
+      <c r="Z4" s="275"/>
+      <c r="AA4" s="275"/>
+      <c r="AB4" s="276"/>
     </row>
     <row r="5" spans="2:29" s="35" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="C5" s="282"/>
-[...1 lines deleted...]
-      <c r="E5" s="284" t="s">
+      <c r="C5" s="284"/>
+      <c r="D5" s="285"/>
+      <c r="E5" s="286" t="s">
         <v>61</v>
       </c>
-      <c r="F5" s="285"/>
-      <c r="G5" s="286" t="s">
+      <c r="F5" s="287"/>
+      <c r="G5" s="288" t="s">
         <v>62</v>
       </c>
-      <c r="H5" s="287"/>
-[...5 lines deleted...]
-      <c r="N5" s="288"/>
+      <c r="H5" s="289"/>
+      <c r="I5" s="289"/>
+      <c r="J5" s="289"/>
+      <c r="K5" s="289"/>
+      <c r="L5" s="289"/>
+      <c r="M5" s="289"/>
+      <c r="N5" s="290"/>
       <c r="O5" s="38"/>
       <c r="P5" s="38"/>
-      <c r="Q5" s="282"/>
-[...1 lines deleted...]
-      <c r="S5" s="284">
+      <c r="Q5" s="284"/>
+      <c r="R5" s="285"/>
+      <c r="S5" s="286">
         <v>50</v>
       </c>
-      <c r="T5" s="285"/>
-      <c r="U5" s="286" t="s">
+      <c r="T5" s="287"/>
+      <c r="U5" s="288" t="s">
         <v>63</v>
       </c>
-      <c r="V5" s="287"/>
-[...5 lines deleted...]
-      <c r="AB5" s="288"/>
+      <c r="V5" s="289"/>
+      <c r="W5" s="289"/>
+      <c r="X5" s="289"/>
+      <c r="Y5" s="289"/>
+      <c r="Z5" s="289"/>
+      <c r="AA5" s="289"/>
+      <c r="AB5" s="290"/>
     </row>
     <row r="6" spans="2:29" s="35" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="C6" s="282"/>
-[...1 lines deleted...]
-      <c r="E6" s="284" t="s">
+      <c r="C6" s="284"/>
+      <c r="D6" s="285"/>
+      <c r="E6" s="286" t="s">
         <v>64</v>
       </c>
-      <c r="F6" s="285"/>
-      <c r="G6" s="286" t="s">
+      <c r="F6" s="287"/>
+      <c r="G6" s="288" t="s">
         <v>65</v>
       </c>
-      <c r="H6" s="287"/>
-[...5 lines deleted...]
-      <c r="N6" s="288"/>
+      <c r="H6" s="289"/>
+      <c r="I6" s="289"/>
+      <c r="J6" s="289"/>
+      <c r="K6" s="289"/>
+      <c r="L6" s="289"/>
+      <c r="M6" s="289"/>
+      <c r="N6" s="290"/>
       <c r="O6" s="38"/>
       <c r="P6" s="38"/>
-      <c r="Q6" s="282"/>
-[...1 lines deleted...]
-      <c r="S6" s="284">
+      <c r="Q6" s="284"/>
+      <c r="R6" s="285"/>
+      <c r="S6" s="286">
         <v>51</v>
       </c>
-      <c r="T6" s="285"/>
-      <c r="U6" s="286" t="s">
+      <c r="T6" s="287"/>
+      <c r="U6" s="288" t="s">
         <v>66</v>
       </c>
-      <c r="V6" s="287"/>
-[...5 lines deleted...]
-      <c r="AB6" s="288"/>
+      <c r="V6" s="289"/>
+      <c r="W6" s="289"/>
+      <c r="X6" s="289"/>
+      <c r="Y6" s="289"/>
+      <c r="Z6" s="289"/>
+      <c r="AA6" s="289"/>
+      <c r="AB6" s="290"/>
     </row>
     <row r="7" spans="2:29" s="35" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B7" s="75"/>
-      <c r="C7" s="270" t="s">
+      <c r="C7" s="272" t="s">
         <v>25</v>
       </c>
-      <c r="D7" s="271"/>
-      <c r="E7" s="272" t="s">
+      <c r="D7" s="273"/>
+      <c r="E7" s="274" t="s">
         <v>67</v>
       </c>
-      <c r="F7" s="273"/>
-[...7 lines deleted...]
-      <c r="N7" s="274"/>
+      <c r="F7" s="275"/>
+      <c r="G7" s="275"/>
+      <c r="H7" s="275"/>
+      <c r="I7" s="275"/>
+      <c r="J7" s="275"/>
+      <c r="K7" s="275"/>
+      <c r="L7" s="275"/>
+      <c r="M7" s="275"/>
+      <c r="N7" s="276"/>
       <c r="O7" s="38"/>
       <c r="P7" s="38"/>
-      <c r="Q7" s="282" t="s">
+      <c r="Q7" s="284" t="s">
         <v>68</v>
       </c>
-      <c r="R7" s="283"/>
-      <c r="S7" s="289">
+      <c r="R7" s="285"/>
+      <c r="S7" s="291">
         <v>52</v>
       </c>
-      <c r="T7" s="290"/>
-      <c r="U7" s="286" t="s">
+      <c r="T7" s="292"/>
+      <c r="U7" s="288" t="s">
         <v>69</v>
       </c>
-      <c r="V7" s="287"/>
-[...5 lines deleted...]
-      <c r="AB7" s="288"/>
+      <c r="V7" s="289"/>
+      <c r="W7" s="289"/>
+      <c r="X7" s="289"/>
+      <c r="Y7" s="289"/>
+      <c r="Z7" s="289"/>
+      <c r="AA7" s="289"/>
+      <c r="AB7" s="290"/>
     </row>
     <row r="8" spans="2:29" s="35" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="C8" s="296" t="s">
+      <c r="C8" s="298" t="s">
         <v>68</v>
       </c>
-      <c r="D8" s="297"/>
-      <c r="E8" s="298" t="s">
+      <c r="D8" s="299"/>
+      <c r="E8" s="300" t="s">
         <v>70</v>
       </c>
-      <c r="F8" s="299"/>
-      <c r="G8" s="300" t="s">
+      <c r="F8" s="301"/>
+      <c r="G8" s="302" t="s">
         <v>71</v>
       </c>
-      <c r="H8" s="301"/>
-[...5 lines deleted...]
-      <c r="N8" s="302"/>
+      <c r="H8" s="303"/>
+      <c r="I8" s="303"/>
+      <c r="J8" s="303"/>
+      <c r="K8" s="303"/>
+      <c r="L8" s="303"/>
+      <c r="M8" s="303"/>
+      <c r="N8" s="304"/>
       <c r="O8" s="38"/>
       <c r="P8" s="38"/>
-      <c r="Q8" s="282"/>
-[...1 lines deleted...]
-      <c r="S8" s="284">
+      <c r="Q8" s="284"/>
+      <c r="R8" s="285"/>
+      <c r="S8" s="286">
         <v>53</v>
       </c>
-      <c r="T8" s="285"/>
-      <c r="U8" s="286" t="s">
+      <c r="T8" s="287"/>
+      <c r="U8" s="288" t="s">
         <v>72</v>
       </c>
-      <c r="V8" s="287"/>
-[...5 lines deleted...]
-      <c r="AB8" s="288"/>
+      <c r="V8" s="289"/>
+      <c r="W8" s="289"/>
+      <c r="X8" s="289"/>
+      <c r="Y8" s="289"/>
+      <c r="Z8" s="289"/>
+      <c r="AA8" s="289"/>
+      <c r="AB8" s="290"/>
     </row>
     <row r="9" spans="2:29" s="35" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="C9" s="282"/>
-[...1 lines deleted...]
-      <c r="E9" s="284" t="s">
+      <c r="C9" s="284"/>
+      <c r="D9" s="285"/>
+      <c r="E9" s="286" t="s">
         <v>73</v>
       </c>
-      <c r="F9" s="285"/>
-      <c r="G9" s="286" t="s">
+      <c r="F9" s="287"/>
+      <c r="G9" s="288" t="s">
         <v>74</v>
       </c>
-      <c r="H9" s="287"/>
-[...5 lines deleted...]
-      <c r="N9" s="288"/>
+      <c r="H9" s="289"/>
+      <c r="I9" s="289"/>
+      <c r="J9" s="289"/>
+      <c r="K9" s="289"/>
+      <c r="L9" s="289"/>
+      <c r="M9" s="289"/>
+      <c r="N9" s="290"/>
       <c r="O9" s="38"/>
       <c r="P9" s="38"/>
-      <c r="Q9" s="282"/>
-[...1 lines deleted...]
-      <c r="S9" s="284">
+      <c r="Q9" s="284"/>
+      <c r="R9" s="285"/>
+      <c r="S9" s="286">
         <v>54</v>
       </c>
-      <c r="T9" s="285"/>
-      <c r="U9" s="286" t="s">
+      <c r="T9" s="287"/>
+      <c r="U9" s="288" t="s">
         <v>75</v>
       </c>
-      <c r="V9" s="287"/>
-[...5 lines deleted...]
-      <c r="AB9" s="288"/>
+      <c r="V9" s="289"/>
+      <c r="W9" s="289"/>
+      <c r="X9" s="289"/>
+      <c r="Y9" s="289"/>
+      <c r="Z9" s="289"/>
+      <c r="AA9" s="289"/>
+      <c r="AB9" s="290"/>
     </row>
     <row r="10" spans="2:29" s="35" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="C10" s="270" t="s">
+      <c r="C10" s="272" t="s">
         <v>25</v>
       </c>
-      <c r="D10" s="271"/>
-      <c r="E10" s="272" t="s">
+      <c r="D10" s="273"/>
+      <c r="E10" s="274" t="s">
         <v>76</v>
       </c>
-      <c r="F10" s="273"/>
-[...7 lines deleted...]
-      <c r="N10" s="274"/>
+      <c r="F10" s="275"/>
+      <c r="G10" s="275"/>
+      <c r="H10" s="275"/>
+      <c r="I10" s="275"/>
+      <c r="J10" s="275"/>
+      <c r="K10" s="275"/>
+      <c r="L10" s="275"/>
+      <c r="M10" s="275"/>
+      <c r="N10" s="276"/>
       <c r="O10" s="38"/>
       <c r="P10" s="38"/>
-      <c r="Q10" s="282"/>
-[...1 lines deleted...]
-      <c r="S10" s="289">
+      <c r="Q10" s="284"/>
+      <c r="R10" s="285"/>
+      <c r="S10" s="291">
         <v>55</v>
       </c>
-      <c r="T10" s="290"/>
-      <c r="U10" s="286" t="s">
+      <c r="T10" s="292"/>
+      <c r="U10" s="288" t="s">
         <v>77</v>
       </c>
-      <c r="V10" s="287"/>
-[...5 lines deleted...]
-      <c r="AB10" s="288"/>
+      <c r="V10" s="289"/>
+      <c r="W10" s="289"/>
+      <c r="X10" s="289"/>
+      <c r="Y10" s="289"/>
+      <c r="Z10" s="289"/>
+      <c r="AA10" s="289"/>
+      <c r="AB10" s="290"/>
     </row>
     <row r="11" spans="2:29" s="35" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="C11" s="282"/>
-[...1 lines deleted...]
-      <c r="E11" s="284" t="s">
+      <c r="C11" s="284"/>
+      <c r="D11" s="285"/>
+      <c r="E11" s="286" t="s">
         <v>78</v>
       </c>
-      <c r="F11" s="285"/>
-      <c r="G11" s="286" t="s">
+      <c r="F11" s="287"/>
+      <c r="G11" s="288" t="s">
         <v>79</v>
       </c>
-      <c r="H11" s="287"/>
-[...5 lines deleted...]
-      <c r="N11" s="288"/>
+      <c r="H11" s="289"/>
+      <c r="I11" s="289"/>
+      <c r="J11" s="289"/>
+      <c r="K11" s="289"/>
+      <c r="L11" s="289"/>
+      <c r="M11" s="289"/>
+      <c r="N11" s="290"/>
       <c r="O11" s="38"/>
       <c r="P11" s="38"/>
-      <c r="Q11" s="282"/>
-[...1 lines deleted...]
-      <c r="S11" s="284">
+      <c r="Q11" s="284"/>
+      <c r="R11" s="285"/>
+      <c r="S11" s="286">
         <v>56</v>
       </c>
-      <c r="T11" s="285"/>
-      <c r="U11" s="286" t="s">
+      <c r="T11" s="287"/>
+      <c r="U11" s="288" t="s">
         <v>80</v>
       </c>
-      <c r="V11" s="287"/>
-[...5 lines deleted...]
-      <c r="AB11" s="288"/>
+      <c r="V11" s="289"/>
+      <c r="W11" s="289"/>
+      <c r="X11" s="289"/>
+      <c r="Y11" s="289"/>
+      <c r="Z11" s="289"/>
+      <c r="AA11" s="289"/>
+      <c r="AB11" s="290"/>
     </row>
     <row r="12" spans="2:29" s="35" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="C12" s="270" t="s">
+      <c r="C12" s="272" t="s">
         <v>25</v>
       </c>
-      <c r="D12" s="271"/>
-      <c r="E12" s="272" t="s">
+      <c r="D12" s="273"/>
+      <c r="E12" s="274" t="s">
         <v>81</v>
       </c>
-      <c r="F12" s="273"/>
-[...7 lines deleted...]
-      <c r="N12" s="274"/>
+      <c r="F12" s="275"/>
+      <c r="G12" s="275"/>
+      <c r="H12" s="275"/>
+      <c r="I12" s="275"/>
+      <c r="J12" s="275"/>
+      <c r="K12" s="275"/>
+      <c r="L12" s="275"/>
+      <c r="M12" s="275"/>
+      <c r="N12" s="276"/>
       <c r="O12" s="38"/>
       <c r="P12" s="38"/>
-      <c r="Q12" s="282"/>
-[...1 lines deleted...]
-      <c r="S12" s="289">
+      <c r="Q12" s="284"/>
+      <c r="R12" s="285"/>
+      <c r="S12" s="291">
         <v>57</v>
       </c>
-      <c r="T12" s="290"/>
-      <c r="U12" s="286" t="s">
+      <c r="T12" s="292"/>
+      <c r="U12" s="288" t="s">
         <v>82</v>
       </c>
-      <c r="V12" s="287"/>
-[...5 lines deleted...]
-      <c r="AB12" s="288"/>
+      <c r="V12" s="289"/>
+      <c r="W12" s="289"/>
+      <c r="X12" s="289"/>
+      <c r="Y12" s="289"/>
+      <c r="Z12" s="289"/>
+      <c r="AA12" s="289"/>
+      <c r="AB12" s="290"/>
     </row>
     <row r="13" spans="2:29" s="35" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="C13" s="282"/>
-[...1 lines deleted...]
-      <c r="E13" s="284" t="s">
+      <c r="C13" s="284"/>
+      <c r="D13" s="285"/>
+      <c r="E13" s="286" t="s">
         <v>83</v>
       </c>
-      <c r="F13" s="285"/>
-      <c r="G13" s="286" t="s">
+      <c r="F13" s="287"/>
+      <c r="G13" s="288" t="s">
         <v>84</v>
       </c>
-      <c r="H13" s="287"/>
-[...5 lines deleted...]
-      <c r="N13" s="288"/>
+      <c r="H13" s="289"/>
+      <c r="I13" s="289"/>
+      <c r="J13" s="289"/>
+      <c r="K13" s="289"/>
+      <c r="L13" s="289"/>
+      <c r="M13" s="289"/>
+      <c r="N13" s="290"/>
       <c r="O13" s="38"/>
       <c r="P13" s="38"/>
-      <c r="Q13" s="282"/>
-[...1 lines deleted...]
-      <c r="S13" s="284">
+      <c r="Q13" s="284"/>
+      <c r="R13" s="285"/>
+      <c r="S13" s="286">
         <v>58</v>
       </c>
-      <c r="T13" s="285"/>
-      <c r="U13" s="286" t="s">
+      <c r="T13" s="287"/>
+      <c r="U13" s="288" t="s">
         <v>85</v>
       </c>
-      <c r="V13" s="287"/>
-[...5 lines deleted...]
-      <c r="AB13" s="288"/>
+      <c r="V13" s="289"/>
+      <c r="W13" s="289"/>
+      <c r="X13" s="289"/>
+      <c r="Y13" s="289"/>
+      <c r="Z13" s="289"/>
+      <c r="AA13" s="289"/>
+      <c r="AB13" s="290"/>
     </row>
     <row r="14" spans="2:29" s="35" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="C14" s="282"/>
-[...1 lines deleted...]
-      <c r="E14" s="284" t="s">
+      <c r="C14" s="284"/>
+      <c r="D14" s="285"/>
+      <c r="E14" s="286" t="s">
         <v>86</v>
       </c>
-      <c r="F14" s="285"/>
-      <c r="G14" s="286" t="s">
+      <c r="F14" s="287"/>
+      <c r="G14" s="288" t="s">
         <v>87</v>
       </c>
-      <c r="H14" s="287"/>
-[...5 lines deleted...]
-      <c r="N14" s="288"/>
+      <c r="H14" s="289"/>
+      <c r="I14" s="289"/>
+      <c r="J14" s="289"/>
+      <c r="K14" s="289"/>
+      <c r="L14" s="289"/>
+      <c r="M14" s="289"/>
+      <c r="N14" s="290"/>
       <c r="O14" s="38"/>
       <c r="P14" s="38"/>
-      <c r="Q14" s="282"/>
-[...1 lines deleted...]
-      <c r="S14" s="284">
+      <c r="Q14" s="284"/>
+      <c r="R14" s="285"/>
+      <c r="S14" s="286">
         <v>59</v>
       </c>
-      <c r="T14" s="285"/>
-      <c r="U14" s="286" t="s">
+      <c r="T14" s="287"/>
+      <c r="U14" s="288" t="s">
         <v>88</v>
       </c>
-      <c r="V14" s="287"/>
-[...5 lines deleted...]
-      <c r="AB14" s="288"/>
+      <c r="V14" s="289"/>
+      <c r="W14" s="289"/>
+      <c r="X14" s="289"/>
+      <c r="Y14" s="289"/>
+      <c r="Z14" s="289"/>
+      <c r="AA14" s="289"/>
+      <c r="AB14" s="290"/>
     </row>
     <row r="15" spans="2:29" s="35" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="C15" s="282"/>
-[...1 lines deleted...]
-      <c r="E15" s="284" t="s">
+      <c r="C15" s="284"/>
+      <c r="D15" s="285"/>
+      <c r="E15" s="286" t="s">
         <v>89</v>
       </c>
-      <c r="F15" s="285"/>
-      <c r="G15" s="286" t="s">
+      <c r="F15" s="287"/>
+      <c r="G15" s="288" t="s">
         <v>90</v>
       </c>
-      <c r="H15" s="287"/>
-[...5 lines deleted...]
-      <c r="N15" s="288"/>
+      <c r="H15" s="289"/>
+      <c r="I15" s="289"/>
+      <c r="J15" s="289"/>
+      <c r="K15" s="289"/>
+      <c r="L15" s="289"/>
+      <c r="M15" s="289"/>
+      <c r="N15" s="290"/>
       <c r="O15" s="38"/>
       <c r="P15" s="38"/>
-      <c r="Q15" s="282"/>
-[...1 lines deleted...]
-      <c r="S15" s="284">
+      <c r="Q15" s="284"/>
+      <c r="R15" s="285"/>
+      <c r="S15" s="286">
         <v>60</v>
       </c>
-      <c r="T15" s="285"/>
-      <c r="U15" s="286" t="s">
+      <c r="T15" s="287"/>
+      <c r="U15" s="288" t="s">
         <v>91</v>
       </c>
-      <c r="V15" s="287"/>
-[...5 lines deleted...]
-      <c r="AB15" s="288"/>
+      <c r="V15" s="289"/>
+      <c r="W15" s="289"/>
+      <c r="X15" s="289"/>
+      <c r="Y15" s="289"/>
+      <c r="Z15" s="289"/>
+      <c r="AA15" s="289"/>
+      <c r="AB15" s="290"/>
     </row>
     <row r="16" spans="2:29" s="35" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="C16" s="270" t="s">
+      <c r="C16" s="272" t="s">
         <v>25</v>
       </c>
-      <c r="D16" s="271"/>
-      <c r="E16" s="272" t="s">
+      <c r="D16" s="273"/>
+      <c r="E16" s="274" t="s">
         <v>92</v>
       </c>
-      <c r="F16" s="273"/>
-[...7 lines deleted...]
-      <c r="N16" s="274"/>
+      <c r="F16" s="275"/>
+      <c r="G16" s="275"/>
+      <c r="H16" s="275"/>
+      <c r="I16" s="275"/>
+      <c r="J16" s="275"/>
+      <c r="K16" s="275"/>
+      <c r="L16" s="275"/>
+      <c r="M16" s="275"/>
+      <c r="N16" s="276"/>
       <c r="O16" s="38"/>
       <c r="P16" s="38"/>
-      <c r="Q16" s="282"/>
-[...1 lines deleted...]
-      <c r="S16" s="289">
+      <c r="Q16" s="284"/>
+      <c r="R16" s="285"/>
+      <c r="S16" s="291">
         <v>61</v>
       </c>
-      <c r="T16" s="290"/>
-      <c r="U16" s="286" t="s">
+      <c r="T16" s="292"/>
+      <c r="U16" s="288" t="s">
         <v>93</v>
       </c>
-      <c r="V16" s="287"/>
-[...5 lines deleted...]
-      <c r="AB16" s="288"/>
+      <c r="V16" s="289"/>
+      <c r="W16" s="289"/>
+      <c r="X16" s="289"/>
+      <c r="Y16" s="289"/>
+      <c r="Z16" s="289"/>
+      <c r="AA16" s="289"/>
+      <c r="AB16" s="290"/>
     </row>
     <row r="17" spans="3:28" s="35" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="C17" s="282"/>
-[...1 lines deleted...]
-      <c r="E17" s="294" t="s">
+      <c r="C17" s="284"/>
+      <c r="D17" s="285"/>
+      <c r="E17" s="296" t="s">
         <v>94</v>
       </c>
-      <c r="F17" s="295"/>
-      <c r="G17" s="286" t="s">
+      <c r="F17" s="297"/>
+      <c r="G17" s="288" t="s">
         <v>95</v>
       </c>
-      <c r="H17" s="287"/>
-[...5 lines deleted...]
-      <c r="N17" s="288"/>
+      <c r="H17" s="289"/>
+      <c r="I17" s="289"/>
+      <c r="J17" s="289"/>
+      <c r="K17" s="289"/>
+      <c r="L17" s="289"/>
+      <c r="M17" s="289"/>
+      <c r="N17" s="290"/>
       <c r="O17" s="38"/>
       <c r="P17" s="38"/>
-      <c r="Q17" s="270" t="s">
+      <c r="Q17" s="272" t="s">
         <v>25</v>
       </c>
-      <c r="R17" s="271"/>
-      <c r="S17" s="272" t="s">
+      <c r="R17" s="273"/>
+      <c r="S17" s="274" t="s">
         <v>96</v>
       </c>
-      <c r="T17" s="273"/>
-[...7 lines deleted...]
-      <c r="AB17" s="274"/>
+      <c r="T17" s="275"/>
+      <c r="U17" s="275"/>
+      <c r="V17" s="275"/>
+      <c r="W17" s="275"/>
+      <c r="X17" s="275"/>
+      <c r="Y17" s="275"/>
+      <c r="Z17" s="275"/>
+      <c r="AA17" s="275"/>
+      <c r="AB17" s="276"/>
     </row>
     <row r="18" spans="3:28" s="35" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="C18" s="282"/>
-[...1 lines deleted...]
-      <c r="E18" s="284">
+      <c r="C18" s="284"/>
+      <c r="D18" s="285"/>
+      <c r="E18" s="286">
         <v>10</v>
       </c>
-      <c r="F18" s="285"/>
-      <c r="G18" s="286" t="s">
+      <c r="F18" s="287"/>
+      <c r="G18" s="288" t="s">
         <v>97</v>
       </c>
-      <c r="H18" s="287"/>
-[...5 lines deleted...]
-      <c r="N18" s="288"/>
+      <c r="H18" s="289"/>
+      <c r="I18" s="289"/>
+      <c r="J18" s="289"/>
+      <c r="K18" s="289"/>
+      <c r="L18" s="289"/>
+      <c r="M18" s="289"/>
+      <c r="N18" s="290"/>
       <c r="O18" s="38"/>
       <c r="P18" s="38"/>
-      <c r="Q18" s="282"/>
-[...1 lines deleted...]
-      <c r="S18" s="284">
+      <c r="Q18" s="284"/>
+      <c r="R18" s="285"/>
+      <c r="S18" s="286">
         <v>62</v>
       </c>
-      <c r="T18" s="285"/>
-      <c r="U18" s="286" t="s">
+      <c r="T18" s="287"/>
+      <c r="U18" s="288" t="s">
         <v>98</v>
       </c>
-      <c r="V18" s="287"/>
-[...5 lines deleted...]
-      <c r="AB18" s="288"/>
+      <c r="V18" s="289"/>
+      <c r="W18" s="289"/>
+      <c r="X18" s="289"/>
+      <c r="Y18" s="289"/>
+      <c r="Z18" s="289"/>
+      <c r="AA18" s="289"/>
+      <c r="AB18" s="290"/>
     </row>
     <row r="19" spans="3:28" s="35" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="C19" s="282"/>
-[...1 lines deleted...]
-      <c r="E19" s="284">
+      <c r="C19" s="284"/>
+      <c r="D19" s="285"/>
+      <c r="E19" s="286">
         <v>11</v>
       </c>
-      <c r="F19" s="285"/>
-      <c r="G19" s="286" t="s">
+      <c r="F19" s="287"/>
+      <c r="G19" s="288" t="s">
         <v>99</v>
       </c>
-      <c r="H19" s="287"/>
-[...5 lines deleted...]
-      <c r="N19" s="288"/>
+      <c r="H19" s="289"/>
+      <c r="I19" s="289"/>
+      <c r="J19" s="289"/>
+      <c r="K19" s="289"/>
+      <c r="L19" s="289"/>
+      <c r="M19" s="289"/>
+      <c r="N19" s="290"/>
       <c r="O19" s="38"/>
       <c r="P19" s="38"/>
-      <c r="Q19" s="282"/>
-[...1 lines deleted...]
-      <c r="S19" s="284">
+      <c r="Q19" s="284"/>
+      <c r="R19" s="285"/>
+      <c r="S19" s="286">
         <v>63</v>
       </c>
-      <c r="T19" s="285"/>
-      <c r="U19" s="286" t="s">
+      <c r="T19" s="287"/>
+      <c r="U19" s="288" t="s">
         <v>100</v>
       </c>
-      <c r="V19" s="287"/>
-[...5 lines deleted...]
-      <c r="AB19" s="288"/>
+      <c r="V19" s="289"/>
+      <c r="W19" s="289"/>
+      <c r="X19" s="289"/>
+      <c r="Y19" s="289"/>
+      <c r="Z19" s="289"/>
+      <c r="AA19" s="289"/>
+      <c r="AB19" s="290"/>
     </row>
     <row r="20" spans="3:28" s="35" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="C20" s="282"/>
-[...1 lines deleted...]
-      <c r="E20" s="284">
+      <c r="C20" s="284"/>
+      <c r="D20" s="285"/>
+      <c r="E20" s="286">
         <v>12</v>
       </c>
-      <c r="F20" s="285"/>
-      <c r="G20" s="286" t="s">
+      <c r="F20" s="287"/>
+      <c r="G20" s="288" t="s">
         <v>101</v>
       </c>
-      <c r="H20" s="287"/>
-[...5 lines deleted...]
-      <c r="N20" s="288"/>
+      <c r="H20" s="289"/>
+      <c r="I20" s="289"/>
+      <c r="J20" s="289"/>
+      <c r="K20" s="289"/>
+      <c r="L20" s="289"/>
+      <c r="M20" s="289"/>
+      <c r="N20" s="290"/>
       <c r="O20" s="38"/>
       <c r="P20" s="38"/>
-      <c r="Q20" s="282"/>
-[...1 lines deleted...]
-      <c r="S20" s="284">
+      <c r="Q20" s="284"/>
+      <c r="R20" s="285"/>
+      <c r="S20" s="286">
         <v>64</v>
       </c>
-      <c r="T20" s="285"/>
-      <c r="U20" s="291" t="s">
+      <c r="T20" s="287"/>
+      <c r="U20" s="293" t="s">
         <v>102</v>
       </c>
-      <c r="V20" s="292"/>
-[...5 lines deleted...]
-      <c r="AB20" s="293"/>
+      <c r="V20" s="294"/>
+      <c r="W20" s="294"/>
+      <c r="X20" s="294"/>
+      <c r="Y20" s="294"/>
+      <c r="Z20" s="294"/>
+      <c r="AA20" s="294"/>
+      <c r="AB20" s="295"/>
     </row>
     <row r="21" spans="3:28" s="35" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="C21" s="282"/>
-[...1 lines deleted...]
-      <c r="E21" s="284">
+      <c r="C21" s="284"/>
+      <c r="D21" s="285"/>
+      <c r="E21" s="286">
         <v>13</v>
       </c>
-      <c r="F21" s="285"/>
-      <c r="G21" s="286" t="s">
+      <c r="F21" s="287"/>
+      <c r="G21" s="288" t="s">
         <v>103</v>
       </c>
-      <c r="H21" s="287"/>
-[...5 lines deleted...]
-      <c r="N21" s="288"/>
+      <c r="H21" s="289"/>
+      <c r="I21" s="289"/>
+      <c r="J21" s="289"/>
+      <c r="K21" s="289"/>
+      <c r="L21" s="289"/>
+      <c r="M21" s="289"/>
+      <c r="N21" s="290"/>
       <c r="O21" s="38"/>
       <c r="P21" s="38"/>
-      <c r="Q21" s="282" t="s">
+      <c r="Q21" s="284" t="s">
         <v>68</v>
       </c>
-      <c r="R21" s="283"/>
-      <c r="S21" s="284">
+      <c r="R21" s="285"/>
+      <c r="S21" s="286">
         <v>65</v>
       </c>
-      <c r="T21" s="285"/>
-      <c r="U21" s="286" t="s">
+      <c r="T21" s="287"/>
+      <c r="U21" s="288" t="s">
         <v>104</v>
       </c>
-      <c r="V21" s="287"/>
-[...5 lines deleted...]
-      <c r="AB21" s="288"/>
+      <c r="V21" s="289"/>
+      <c r="W21" s="289"/>
+      <c r="X21" s="289"/>
+      <c r="Y21" s="289"/>
+      <c r="Z21" s="289"/>
+      <c r="AA21" s="289"/>
+      <c r="AB21" s="290"/>
     </row>
     <row r="22" spans="3:28" s="35" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="C22" s="282"/>
-[...1 lines deleted...]
-      <c r="E22" s="284">
+      <c r="C22" s="284"/>
+      <c r="D22" s="285"/>
+      <c r="E22" s="286">
         <v>14</v>
       </c>
-      <c r="F22" s="285"/>
-      <c r="G22" s="286" t="s">
+      <c r="F22" s="287"/>
+      <c r="G22" s="288" t="s">
         <v>105</v>
       </c>
-      <c r="H22" s="287"/>
-[...5 lines deleted...]
-      <c r="N22" s="288"/>
+      <c r="H22" s="289"/>
+      <c r="I22" s="289"/>
+      <c r="J22" s="289"/>
+      <c r="K22" s="289"/>
+      <c r="L22" s="289"/>
+      <c r="M22" s="289"/>
+      <c r="N22" s="290"/>
       <c r="O22" s="38"/>
       <c r="P22" s="38"/>
-      <c r="Q22" s="282"/>
-[...1 lines deleted...]
-      <c r="S22" s="284">
+      <c r="Q22" s="284"/>
+      <c r="R22" s="285"/>
+      <c r="S22" s="286">
         <v>66</v>
       </c>
-      <c r="T22" s="285"/>
-      <c r="U22" s="286" t="s">
+      <c r="T22" s="287"/>
+      <c r="U22" s="288" t="s">
         <v>106</v>
       </c>
-      <c r="V22" s="287"/>
-[...5 lines deleted...]
-      <c r="AB22" s="288"/>
+      <c r="V22" s="289"/>
+      <c r="W22" s="289"/>
+      <c r="X22" s="289"/>
+      <c r="Y22" s="289"/>
+      <c r="Z22" s="289"/>
+      <c r="AA22" s="289"/>
+      <c r="AB22" s="290"/>
     </row>
     <row r="23" spans="3:28" s="35" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="C23" s="282"/>
-[...1 lines deleted...]
-      <c r="E23" s="284">
+      <c r="C23" s="284"/>
+      <c r="D23" s="285"/>
+      <c r="E23" s="286">
         <v>15</v>
       </c>
-      <c r="F23" s="285"/>
-      <c r="G23" s="286" t="s">
+      <c r="F23" s="287"/>
+      <c r="G23" s="288" t="s">
         <v>107</v>
       </c>
-      <c r="H23" s="287"/>
-[...5 lines deleted...]
-      <c r="N23" s="288"/>
+      <c r="H23" s="289"/>
+      <c r="I23" s="289"/>
+      <c r="J23" s="289"/>
+      <c r="K23" s="289"/>
+      <c r="L23" s="289"/>
+      <c r="M23" s="289"/>
+      <c r="N23" s="290"/>
       <c r="O23" s="38"/>
       <c r="P23" s="38"/>
-      <c r="Q23" s="282"/>
-[...1 lines deleted...]
-      <c r="S23" s="284">
+      <c r="Q23" s="284"/>
+      <c r="R23" s="285"/>
+      <c r="S23" s="286">
         <v>67</v>
       </c>
-      <c r="T23" s="285"/>
-      <c r="U23" s="291" t="s">
+      <c r="T23" s="287"/>
+      <c r="U23" s="293" t="s">
         <v>108</v>
       </c>
-      <c r="V23" s="292"/>
-[...5 lines deleted...]
-      <c r="AB23" s="293"/>
+      <c r="V23" s="294"/>
+      <c r="W23" s="294"/>
+      <c r="X23" s="294"/>
+      <c r="Y23" s="294"/>
+      <c r="Z23" s="294"/>
+      <c r="AA23" s="294"/>
+      <c r="AB23" s="295"/>
     </row>
     <row r="24" spans="3:28" s="35" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="C24" s="282"/>
-[...1 lines deleted...]
-      <c r="E24" s="284">
+      <c r="C24" s="284"/>
+      <c r="D24" s="285"/>
+      <c r="E24" s="286">
         <v>16</v>
       </c>
-      <c r="F24" s="285"/>
-      <c r="G24" s="286" t="s">
+      <c r="F24" s="287"/>
+      <c r="G24" s="288" t="s">
         <v>109</v>
       </c>
-      <c r="H24" s="287"/>
-[...5 lines deleted...]
-      <c r="N24" s="288"/>
+      <c r="H24" s="289"/>
+      <c r="I24" s="289"/>
+      <c r="J24" s="289"/>
+      <c r="K24" s="289"/>
+      <c r="L24" s="289"/>
+      <c r="M24" s="289"/>
+      <c r="N24" s="290"/>
       <c r="O24" s="38"/>
       <c r="P24" s="38"/>
-      <c r="Q24" s="270" t="s">
+      <c r="Q24" s="272" t="s">
         <v>25</v>
       </c>
-      <c r="R24" s="271"/>
-      <c r="S24" s="272" t="s">
+      <c r="R24" s="273"/>
+      <c r="S24" s="274" t="s">
         <v>110</v>
       </c>
-      <c r="T24" s="273"/>
-[...7 lines deleted...]
-      <c r="AB24" s="274"/>
+      <c r="T24" s="275"/>
+      <c r="U24" s="275"/>
+      <c r="V24" s="275"/>
+      <c r="W24" s="275"/>
+      <c r="X24" s="275"/>
+      <c r="Y24" s="275"/>
+      <c r="Z24" s="275"/>
+      <c r="AA24" s="275"/>
+      <c r="AB24" s="276"/>
     </row>
     <row r="25" spans="3:28" s="35" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="C25" s="282"/>
-[...1 lines deleted...]
-      <c r="E25" s="284">
+      <c r="C25" s="284"/>
+      <c r="D25" s="285"/>
+      <c r="E25" s="286">
         <v>17</v>
       </c>
-      <c r="F25" s="285"/>
-      <c r="G25" s="286" t="s">
+      <c r="F25" s="287"/>
+      <c r="G25" s="288" t="s">
         <v>111</v>
       </c>
-      <c r="H25" s="287"/>
-[...5 lines deleted...]
-      <c r="N25" s="288"/>
+      <c r="H25" s="289"/>
+      <c r="I25" s="289"/>
+      <c r="J25" s="289"/>
+      <c r="K25" s="289"/>
+      <c r="L25" s="289"/>
+      <c r="M25" s="289"/>
+      <c r="N25" s="290"/>
       <c r="O25" s="38"/>
       <c r="P25" s="38"/>
-      <c r="Q25" s="282"/>
-[...1 lines deleted...]
-      <c r="S25" s="284">
+      <c r="Q25" s="284"/>
+      <c r="R25" s="285"/>
+      <c r="S25" s="286">
         <v>68</v>
       </c>
-      <c r="T25" s="285"/>
-      <c r="U25" s="286" t="s">
+      <c r="T25" s="287"/>
+      <c r="U25" s="288" t="s">
         <v>112</v>
       </c>
-      <c r="V25" s="287"/>
-[...5 lines deleted...]
-      <c r="AB25" s="288"/>
+      <c r="V25" s="289"/>
+      <c r="W25" s="289"/>
+      <c r="X25" s="289"/>
+      <c r="Y25" s="289"/>
+      <c r="Z25" s="289"/>
+      <c r="AA25" s="289"/>
+      <c r="AB25" s="290"/>
     </row>
     <row r="26" spans="3:28" s="35" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="C26" s="282"/>
-[...1 lines deleted...]
-      <c r="E26" s="284">
+      <c r="C26" s="284"/>
+      <c r="D26" s="285"/>
+      <c r="E26" s="286">
         <v>18</v>
       </c>
-      <c r="F26" s="285"/>
-      <c r="G26" s="286" t="s">
+      <c r="F26" s="287"/>
+      <c r="G26" s="288" t="s">
         <v>113</v>
       </c>
-      <c r="H26" s="287"/>
-[...5 lines deleted...]
-      <c r="N26" s="288"/>
+      <c r="H26" s="289"/>
+      <c r="I26" s="289"/>
+      <c r="J26" s="289"/>
+      <c r="K26" s="289"/>
+      <c r="L26" s="289"/>
+      <c r="M26" s="289"/>
+      <c r="N26" s="290"/>
       <c r="O26" s="38"/>
       <c r="P26" s="38"/>
-      <c r="Q26" s="282"/>
-[...1 lines deleted...]
-      <c r="S26" s="284">
+      <c r="Q26" s="284"/>
+      <c r="R26" s="285"/>
+      <c r="S26" s="286">
         <v>69</v>
       </c>
-      <c r="T26" s="285"/>
-      <c r="U26" s="286" t="s">
+      <c r="T26" s="287"/>
+      <c r="U26" s="288" t="s">
         <v>114</v>
       </c>
-      <c r="V26" s="287"/>
-[...5 lines deleted...]
-      <c r="AB26" s="288"/>
+      <c r="V26" s="289"/>
+      <c r="W26" s="289"/>
+      <c r="X26" s="289"/>
+      <c r="Y26" s="289"/>
+      <c r="Z26" s="289"/>
+      <c r="AA26" s="289"/>
+      <c r="AB26" s="290"/>
     </row>
     <row r="27" spans="3:28" s="35" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="C27" s="282"/>
-[...1 lines deleted...]
-      <c r="E27" s="284">
+      <c r="C27" s="284"/>
+      <c r="D27" s="285"/>
+      <c r="E27" s="286">
         <v>19</v>
       </c>
-      <c r="F27" s="285"/>
-      <c r="G27" s="286" t="s">
+      <c r="F27" s="287"/>
+      <c r="G27" s="288" t="s">
         <v>115</v>
       </c>
-      <c r="H27" s="287"/>
-[...5 lines deleted...]
-      <c r="N27" s="288"/>
+      <c r="H27" s="289"/>
+      <c r="I27" s="289"/>
+      <c r="J27" s="289"/>
+      <c r="K27" s="289"/>
+      <c r="L27" s="289"/>
+      <c r="M27" s="289"/>
+      <c r="N27" s="290"/>
       <c r="O27" s="38"/>
       <c r="P27" s="38"/>
-      <c r="Q27" s="282"/>
-[...1 lines deleted...]
-      <c r="S27" s="284">
+      <c r="Q27" s="284"/>
+      <c r="R27" s="285"/>
+      <c r="S27" s="286">
         <v>70</v>
       </c>
-      <c r="T27" s="285"/>
-      <c r="U27" s="286" t="s">
+      <c r="T27" s="287"/>
+      <c r="U27" s="288" t="s">
         <v>116</v>
       </c>
-      <c r="V27" s="287"/>
-[...5 lines deleted...]
-      <c r="AB27" s="288"/>
+      <c r="V27" s="289"/>
+      <c r="W27" s="289"/>
+      <c r="X27" s="289"/>
+      <c r="Y27" s="289"/>
+      <c r="Z27" s="289"/>
+      <c r="AA27" s="289"/>
+      <c r="AB27" s="290"/>
     </row>
     <row r="28" spans="3:28" s="35" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="C28" s="282"/>
-[...1 lines deleted...]
-      <c r="E28" s="284">
+      <c r="C28" s="284"/>
+      <c r="D28" s="285"/>
+      <c r="E28" s="286">
         <v>20</v>
       </c>
-      <c r="F28" s="285"/>
-      <c r="G28" s="286" t="s">
+      <c r="F28" s="287"/>
+      <c r="G28" s="288" t="s">
         <v>117</v>
       </c>
-      <c r="H28" s="287"/>
-[...5 lines deleted...]
-      <c r="N28" s="288"/>
+      <c r="H28" s="289"/>
+      <c r="I28" s="289"/>
+      <c r="J28" s="289"/>
+      <c r="K28" s="289"/>
+      <c r="L28" s="289"/>
+      <c r="M28" s="289"/>
+      <c r="N28" s="290"/>
       <c r="O28" s="38"/>
       <c r="P28" s="38"/>
-      <c r="Q28" s="270" t="s">
+      <c r="Q28" s="272" t="s">
         <v>25</v>
       </c>
-      <c r="R28" s="271"/>
-      <c r="S28" s="272" t="s">
+      <c r="R28" s="273"/>
+      <c r="S28" s="274" t="s">
         <v>118</v>
       </c>
-      <c r="T28" s="273"/>
-[...7 lines deleted...]
-      <c r="AB28" s="274"/>
+      <c r="T28" s="275"/>
+      <c r="U28" s="275"/>
+      <c r="V28" s="275"/>
+      <c r="W28" s="275"/>
+      <c r="X28" s="275"/>
+      <c r="Y28" s="275"/>
+      <c r="Z28" s="275"/>
+      <c r="AA28" s="275"/>
+      <c r="AB28" s="276"/>
     </row>
     <row r="29" spans="3:28" s="35" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="C29" s="282"/>
-[...1 lines deleted...]
-      <c r="E29" s="284">
+      <c r="C29" s="284"/>
+      <c r="D29" s="285"/>
+      <c r="E29" s="286">
         <v>21</v>
       </c>
-      <c r="F29" s="285"/>
-      <c r="G29" s="286" t="s">
+      <c r="F29" s="287"/>
+      <c r="G29" s="288" t="s">
         <v>119</v>
       </c>
-      <c r="H29" s="287"/>
-[...5 lines deleted...]
-      <c r="N29" s="288"/>
+      <c r="H29" s="289"/>
+      <c r="I29" s="289"/>
+      <c r="J29" s="289"/>
+      <c r="K29" s="289"/>
+      <c r="L29" s="289"/>
+      <c r="M29" s="289"/>
+      <c r="N29" s="290"/>
       <c r="O29" s="38"/>
       <c r="P29" s="38"/>
-      <c r="Q29" s="282"/>
-[...1 lines deleted...]
-      <c r="S29" s="284">
+      <c r="Q29" s="284"/>
+      <c r="R29" s="285"/>
+      <c r="S29" s="286">
         <v>71</v>
       </c>
-      <c r="T29" s="285"/>
-      <c r="U29" s="286" t="s">
+      <c r="T29" s="287"/>
+      <c r="U29" s="288" t="s">
         <v>120</v>
       </c>
-      <c r="V29" s="287"/>
-[...5 lines deleted...]
-      <c r="AB29" s="288"/>
+      <c r="V29" s="289"/>
+      <c r="W29" s="289"/>
+      <c r="X29" s="289"/>
+      <c r="Y29" s="289"/>
+      <c r="Z29" s="289"/>
+      <c r="AA29" s="289"/>
+      <c r="AB29" s="290"/>
     </row>
     <row r="30" spans="3:28" s="35" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="C30" s="282"/>
-[...1 lines deleted...]
-      <c r="E30" s="284">
+      <c r="C30" s="284"/>
+      <c r="D30" s="285"/>
+      <c r="E30" s="286">
         <v>22</v>
       </c>
-      <c r="F30" s="285"/>
-      <c r="G30" s="286" t="s">
+      <c r="F30" s="287"/>
+      <c r="G30" s="288" t="s">
         <v>121</v>
       </c>
-      <c r="H30" s="287"/>
-[...5 lines deleted...]
-      <c r="N30" s="288"/>
+      <c r="H30" s="289"/>
+      <c r="I30" s="289"/>
+      <c r="J30" s="289"/>
+      <c r="K30" s="289"/>
+      <c r="L30" s="289"/>
+      <c r="M30" s="289"/>
+      <c r="N30" s="290"/>
       <c r="O30" s="38"/>
       <c r="P30" s="38"/>
-      <c r="Q30" s="282"/>
-[...1 lines deleted...]
-      <c r="S30" s="284">
+      <c r="Q30" s="284"/>
+      <c r="R30" s="285"/>
+      <c r="S30" s="286">
         <v>72</v>
       </c>
-      <c r="T30" s="285"/>
-      <c r="U30" s="291" t="s">
+      <c r="T30" s="287"/>
+      <c r="U30" s="293" t="s">
         <v>122</v>
       </c>
-      <c r="V30" s="292"/>
-[...5 lines deleted...]
-      <c r="AB30" s="293"/>
+      <c r="V30" s="294"/>
+      <c r="W30" s="294"/>
+      <c r="X30" s="294"/>
+      <c r="Y30" s="294"/>
+      <c r="Z30" s="294"/>
+      <c r="AA30" s="294"/>
+      <c r="AB30" s="295"/>
     </row>
     <row r="31" spans="3:28" s="35" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="C31" s="282"/>
-[...1 lines deleted...]
-      <c r="E31" s="284">
+      <c r="C31" s="284"/>
+      <c r="D31" s="285"/>
+      <c r="E31" s="286">
         <v>23</v>
       </c>
-      <c r="F31" s="285"/>
-      <c r="G31" s="286" t="s">
+      <c r="F31" s="287"/>
+      <c r="G31" s="288" t="s">
         <v>123</v>
       </c>
-      <c r="H31" s="287"/>
-[...5 lines deleted...]
-      <c r="N31" s="288"/>
+      <c r="H31" s="289"/>
+      <c r="I31" s="289"/>
+      <c r="J31" s="289"/>
+      <c r="K31" s="289"/>
+      <c r="L31" s="289"/>
+      <c r="M31" s="289"/>
+      <c r="N31" s="290"/>
       <c r="O31" s="38"/>
       <c r="P31" s="38"/>
-      <c r="Q31" s="282"/>
-[...1 lines deleted...]
-      <c r="S31" s="284">
+      <c r="Q31" s="284"/>
+      <c r="R31" s="285"/>
+      <c r="S31" s="286">
         <v>73</v>
       </c>
-      <c r="T31" s="285"/>
-      <c r="U31" s="286" t="s">
+      <c r="T31" s="287"/>
+      <c r="U31" s="288" t="s">
         <v>124</v>
       </c>
-      <c r="V31" s="287"/>
-[...5 lines deleted...]
-      <c r="AB31" s="288"/>
+      <c r="V31" s="289"/>
+      <c r="W31" s="289"/>
+      <c r="X31" s="289"/>
+      <c r="Y31" s="289"/>
+      <c r="Z31" s="289"/>
+      <c r="AA31" s="289"/>
+      <c r="AB31" s="290"/>
     </row>
     <row r="32" spans="3:28" s="35" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="C32" s="282"/>
-[...1 lines deleted...]
-      <c r="E32" s="284">
+      <c r="C32" s="284"/>
+      <c r="D32" s="285"/>
+      <c r="E32" s="286">
         <v>24</v>
       </c>
-      <c r="F32" s="285"/>
-      <c r="G32" s="286" t="s">
+      <c r="F32" s="287"/>
+      <c r="G32" s="288" t="s">
         <v>125</v>
       </c>
-      <c r="H32" s="287"/>
-[...5 lines deleted...]
-      <c r="N32" s="288"/>
+      <c r="H32" s="289"/>
+      <c r="I32" s="289"/>
+      <c r="J32" s="289"/>
+      <c r="K32" s="289"/>
+      <c r="L32" s="289"/>
+      <c r="M32" s="289"/>
+      <c r="N32" s="290"/>
       <c r="O32" s="38"/>
       <c r="P32" s="38"/>
-      <c r="Q32" s="282"/>
-[...1 lines deleted...]
-      <c r="S32" s="284">
+      <c r="Q32" s="284"/>
+      <c r="R32" s="285"/>
+      <c r="S32" s="286">
         <v>74</v>
       </c>
-      <c r="T32" s="285"/>
-      <c r="U32" s="291" t="s">
+      <c r="T32" s="287"/>
+      <c r="U32" s="293" t="s">
         <v>126</v>
       </c>
-      <c r="V32" s="292"/>
-[...5 lines deleted...]
-      <c r="AB32" s="293"/>
+      <c r="V32" s="294"/>
+      <c r="W32" s="294"/>
+      <c r="X32" s="294"/>
+      <c r="Y32" s="294"/>
+      <c r="Z32" s="294"/>
+      <c r="AA32" s="294"/>
+      <c r="AB32" s="295"/>
     </row>
     <row r="33" spans="3:28" s="35" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="C33" s="282"/>
-[...1 lines deleted...]
-      <c r="E33" s="284">
+      <c r="C33" s="284"/>
+      <c r="D33" s="285"/>
+      <c r="E33" s="286">
         <v>25</v>
       </c>
-      <c r="F33" s="285"/>
-      <c r="G33" s="286" t="s">
+      <c r="F33" s="287"/>
+      <c r="G33" s="288" t="s">
         <v>127</v>
       </c>
-      <c r="H33" s="287"/>
-[...5 lines deleted...]
-      <c r="N33" s="288"/>
+      <c r="H33" s="289"/>
+      <c r="I33" s="289"/>
+      <c r="J33" s="289"/>
+      <c r="K33" s="289"/>
+      <c r="L33" s="289"/>
+      <c r="M33" s="289"/>
+      <c r="N33" s="290"/>
       <c r="O33" s="38"/>
       <c r="P33" s="38"/>
-      <c r="Q33" s="270" t="s">
+      <c r="Q33" s="272" t="s">
         <v>25</v>
       </c>
-      <c r="R33" s="271"/>
-      <c r="S33" s="272" t="s">
+      <c r="R33" s="273"/>
+      <c r="S33" s="274" t="s">
         <v>128</v>
       </c>
-      <c r="T33" s="273"/>
-[...7 lines deleted...]
-      <c r="AB33" s="274"/>
+      <c r="T33" s="275"/>
+      <c r="U33" s="275"/>
+      <c r="V33" s="275"/>
+      <c r="W33" s="275"/>
+      <c r="X33" s="275"/>
+      <c r="Y33" s="275"/>
+      <c r="Z33" s="275"/>
+      <c r="AA33" s="275"/>
+      <c r="AB33" s="276"/>
     </row>
     <row r="34" spans="3:28" s="35" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="C34" s="282"/>
-[...1 lines deleted...]
-      <c r="E34" s="284">
+      <c r="C34" s="284"/>
+      <c r="D34" s="285"/>
+      <c r="E34" s="286">
         <v>26</v>
       </c>
-      <c r="F34" s="285"/>
-      <c r="G34" s="286" t="s">
+      <c r="F34" s="287"/>
+      <c r="G34" s="288" t="s">
         <v>129</v>
       </c>
-      <c r="H34" s="287"/>
-[...5 lines deleted...]
-      <c r="N34" s="288"/>
+      <c r="H34" s="289"/>
+      <c r="I34" s="289"/>
+      <c r="J34" s="289"/>
+      <c r="K34" s="289"/>
+      <c r="L34" s="289"/>
+      <c r="M34" s="289"/>
+      <c r="N34" s="290"/>
       <c r="O34" s="38"/>
       <c r="P34" s="38"/>
-      <c r="Q34" s="282"/>
-[...1 lines deleted...]
-      <c r="S34" s="284">
+      <c r="Q34" s="284"/>
+      <c r="R34" s="285"/>
+      <c r="S34" s="286">
         <v>75</v>
       </c>
-      <c r="T34" s="285"/>
-      <c r="U34" s="286" t="s">
+      <c r="T34" s="287"/>
+      <c r="U34" s="288" t="s">
         <v>130</v>
       </c>
-      <c r="V34" s="287"/>
-[...5 lines deleted...]
-      <c r="AB34" s="288"/>
+      <c r="V34" s="289"/>
+      <c r="W34" s="289"/>
+      <c r="X34" s="289"/>
+      <c r="Y34" s="289"/>
+      <c r="Z34" s="289"/>
+      <c r="AA34" s="289"/>
+      <c r="AB34" s="290"/>
     </row>
     <row r="35" spans="3:28" s="35" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="C35" s="282"/>
-[...1 lines deleted...]
-      <c r="E35" s="284">
+      <c r="C35" s="284"/>
+      <c r="D35" s="285"/>
+      <c r="E35" s="286">
         <v>27</v>
       </c>
-      <c r="F35" s="285"/>
-      <c r="G35" s="286" t="s">
+      <c r="F35" s="287"/>
+      <c r="G35" s="288" t="s">
         <v>131</v>
       </c>
-      <c r="H35" s="287"/>
-[...5 lines deleted...]
-      <c r="N35" s="288"/>
+      <c r="H35" s="289"/>
+      <c r="I35" s="289"/>
+      <c r="J35" s="289"/>
+      <c r="K35" s="289"/>
+      <c r="L35" s="289"/>
+      <c r="M35" s="289"/>
+      <c r="N35" s="290"/>
       <c r="O35" s="38"/>
       <c r="P35" s="38"/>
-      <c r="Q35" s="282"/>
-[...1 lines deleted...]
-      <c r="S35" s="284">
+      <c r="Q35" s="284"/>
+      <c r="R35" s="285"/>
+      <c r="S35" s="286">
         <v>76</v>
       </c>
-      <c r="T35" s="285"/>
-      <c r="U35" s="286" t="s">
+      <c r="T35" s="287"/>
+      <c r="U35" s="288" t="s">
         <v>132</v>
       </c>
-      <c r="V35" s="287"/>
-[...5 lines deleted...]
-      <c r="AB35" s="288"/>
+      <c r="V35" s="289"/>
+      <c r="W35" s="289"/>
+      <c r="X35" s="289"/>
+      <c r="Y35" s="289"/>
+      <c r="Z35" s="289"/>
+      <c r="AA35" s="289"/>
+      <c r="AB35" s="290"/>
     </row>
     <row r="36" spans="3:28" s="35" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="C36" s="282"/>
-[...1 lines deleted...]
-      <c r="E36" s="284">
+      <c r="C36" s="284"/>
+      <c r="D36" s="285"/>
+      <c r="E36" s="286">
         <v>28</v>
       </c>
-      <c r="F36" s="285"/>
-      <c r="G36" s="286" t="s">
+      <c r="F36" s="287"/>
+      <c r="G36" s="288" t="s">
         <v>133</v>
       </c>
-      <c r="H36" s="287"/>
-[...5 lines deleted...]
-      <c r="N36" s="288"/>
+      <c r="H36" s="289"/>
+      <c r="I36" s="289"/>
+      <c r="J36" s="289"/>
+      <c r="K36" s="289"/>
+      <c r="L36" s="289"/>
+      <c r="M36" s="289"/>
+      <c r="N36" s="290"/>
       <c r="O36" s="38"/>
       <c r="P36" s="38"/>
-      <c r="Q36" s="282"/>
-[...1 lines deleted...]
-      <c r="S36" s="284">
+      <c r="Q36" s="284"/>
+      <c r="R36" s="285"/>
+      <c r="S36" s="286">
         <v>77</v>
       </c>
-      <c r="T36" s="285"/>
-      <c r="U36" s="286" t="s">
+      <c r="T36" s="287"/>
+      <c r="U36" s="288" t="s">
         <v>134</v>
       </c>
-      <c r="V36" s="287"/>
-[...5 lines deleted...]
-      <c r="AB36" s="288"/>
+      <c r="V36" s="289"/>
+      <c r="W36" s="289"/>
+      <c r="X36" s="289"/>
+      <c r="Y36" s="289"/>
+      <c r="Z36" s="289"/>
+      <c r="AA36" s="289"/>
+      <c r="AB36" s="290"/>
     </row>
     <row r="37" spans="3:28" s="35" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="C37" s="282"/>
-[...1 lines deleted...]
-      <c r="E37" s="284">
+      <c r="C37" s="284"/>
+      <c r="D37" s="285"/>
+      <c r="E37" s="286">
         <v>29</v>
       </c>
-      <c r="F37" s="285"/>
-      <c r="G37" s="286" t="s">
+      <c r="F37" s="287"/>
+      <c r="G37" s="288" t="s">
         <v>135</v>
       </c>
-      <c r="H37" s="287"/>
-[...5 lines deleted...]
-      <c r="N37" s="288"/>
+      <c r="H37" s="289"/>
+      <c r="I37" s="289"/>
+      <c r="J37" s="289"/>
+      <c r="K37" s="289"/>
+      <c r="L37" s="289"/>
+      <c r="M37" s="289"/>
+      <c r="N37" s="290"/>
       <c r="O37" s="38"/>
       <c r="P37" s="38"/>
-      <c r="Q37" s="270" t="s">
+      <c r="Q37" s="272" t="s">
         <v>25</v>
       </c>
-      <c r="R37" s="271"/>
-      <c r="S37" s="272" t="s">
+      <c r="R37" s="273"/>
+      <c r="S37" s="274" t="s">
         <v>136</v>
       </c>
-      <c r="T37" s="273"/>
-[...7 lines deleted...]
-      <c r="AB37" s="274"/>
+      <c r="T37" s="275"/>
+      <c r="U37" s="275"/>
+      <c r="V37" s="275"/>
+      <c r="W37" s="275"/>
+      <c r="X37" s="275"/>
+      <c r="Y37" s="275"/>
+      <c r="Z37" s="275"/>
+      <c r="AA37" s="275"/>
+      <c r="AB37" s="276"/>
     </row>
     <row r="38" spans="3:28" s="35" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="C38" s="282"/>
-[...1 lines deleted...]
-      <c r="E38" s="284">
+      <c r="C38" s="284"/>
+      <c r="D38" s="285"/>
+      <c r="E38" s="286">
         <v>30</v>
       </c>
-      <c r="F38" s="285"/>
-      <c r="G38" s="286" t="s">
+      <c r="F38" s="287"/>
+      <c r="G38" s="288" t="s">
         <v>137</v>
       </c>
-      <c r="H38" s="287"/>
-[...5 lines deleted...]
-      <c r="N38" s="288"/>
+      <c r="H38" s="289"/>
+      <c r="I38" s="289"/>
+      <c r="J38" s="289"/>
+      <c r="K38" s="289"/>
+      <c r="L38" s="289"/>
+      <c r="M38" s="289"/>
+      <c r="N38" s="290"/>
       <c r="O38" s="38"/>
       <c r="P38" s="38"/>
-      <c r="Q38" s="282"/>
-[...1 lines deleted...]
-      <c r="S38" s="284">
+      <c r="Q38" s="284"/>
+      <c r="R38" s="285"/>
+      <c r="S38" s="286">
         <v>78</v>
       </c>
-      <c r="T38" s="285"/>
-      <c r="U38" s="286" t="s">
+      <c r="T38" s="287"/>
+      <c r="U38" s="288" t="s">
         <v>138</v>
       </c>
-      <c r="V38" s="287"/>
-[...5 lines deleted...]
-      <c r="AB38" s="288"/>
+      <c r="V38" s="289"/>
+      <c r="W38" s="289"/>
+      <c r="X38" s="289"/>
+      <c r="Y38" s="289"/>
+      <c r="Z38" s="289"/>
+      <c r="AA38" s="289"/>
+      <c r="AB38" s="290"/>
     </row>
     <row r="39" spans="3:28" s="35" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="C39" s="282"/>
-[...1 lines deleted...]
-      <c r="E39" s="284">
+      <c r="C39" s="284"/>
+      <c r="D39" s="285"/>
+      <c r="E39" s="286">
         <v>31</v>
       </c>
-      <c r="F39" s="285"/>
-      <c r="G39" s="286" t="s">
+      <c r="F39" s="287"/>
+      <c r="G39" s="288" t="s">
         <v>139</v>
       </c>
-      <c r="H39" s="287"/>
-[...5 lines deleted...]
-      <c r="N39" s="288"/>
+      <c r="H39" s="289"/>
+      <c r="I39" s="289"/>
+      <c r="J39" s="289"/>
+      <c r="K39" s="289"/>
+      <c r="L39" s="289"/>
+      <c r="M39" s="289"/>
+      <c r="N39" s="290"/>
       <c r="O39" s="38"/>
       <c r="P39" s="38"/>
-      <c r="Q39" s="282"/>
-[...1 lines deleted...]
-      <c r="S39" s="284">
+      <c r="Q39" s="284"/>
+      <c r="R39" s="285"/>
+      <c r="S39" s="286">
         <v>79</v>
       </c>
-      <c r="T39" s="285"/>
-      <c r="U39" s="286" t="s">
+      <c r="T39" s="287"/>
+      <c r="U39" s="288" t="s">
         <v>140</v>
       </c>
-      <c r="V39" s="287"/>
-[...5 lines deleted...]
-      <c r="AB39" s="288"/>
+      <c r="V39" s="289"/>
+      <c r="W39" s="289"/>
+      <c r="X39" s="289"/>
+      <c r="Y39" s="289"/>
+      <c r="Z39" s="289"/>
+      <c r="AA39" s="289"/>
+      <c r="AB39" s="290"/>
     </row>
     <row r="40" spans="3:28" s="35" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="C40" s="282"/>
-[...1 lines deleted...]
-      <c r="E40" s="284">
+      <c r="C40" s="284"/>
+      <c r="D40" s="285"/>
+      <c r="E40" s="286">
         <v>32</v>
       </c>
-      <c r="F40" s="285"/>
-      <c r="G40" s="286" t="s">
+      <c r="F40" s="287"/>
+      <c r="G40" s="288" t="s">
         <v>141</v>
       </c>
-      <c r="H40" s="287"/>
-[...5 lines deleted...]
-      <c r="N40" s="288"/>
+      <c r="H40" s="289"/>
+      <c r="I40" s="289"/>
+      <c r="J40" s="289"/>
+      <c r="K40" s="289"/>
+      <c r="L40" s="289"/>
+      <c r="M40" s="289"/>
+      <c r="N40" s="290"/>
       <c r="O40" s="38"/>
       <c r="P40" s="38"/>
-      <c r="Q40" s="282"/>
-[...1 lines deleted...]
-      <c r="S40" s="284">
+      <c r="Q40" s="284"/>
+      <c r="R40" s="285"/>
+      <c r="S40" s="286">
         <v>80</v>
       </c>
-      <c r="T40" s="285"/>
-      <c r="U40" s="286" t="s">
+      <c r="T40" s="287"/>
+      <c r="U40" s="288" t="s">
         <v>142</v>
       </c>
-      <c r="V40" s="287"/>
-[...5 lines deleted...]
-      <c r="AB40" s="288"/>
+      <c r="V40" s="289"/>
+      <c r="W40" s="289"/>
+      <c r="X40" s="289"/>
+      <c r="Y40" s="289"/>
+      <c r="Z40" s="289"/>
+      <c r="AA40" s="289"/>
+      <c r="AB40" s="290"/>
     </row>
     <row r="41" spans="3:28" s="35" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="C41" s="270" t="s">
+      <c r="C41" s="272" t="s">
         <v>25</v>
       </c>
-      <c r="D41" s="271"/>
-      <c r="E41" s="272" t="s">
+      <c r="D41" s="273"/>
+      <c r="E41" s="274" t="s">
         <v>143</v>
       </c>
-      <c r="F41" s="273"/>
-[...7 lines deleted...]
-      <c r="N41" s="274"/>
+      <c r="F41" s="275"/>
+      <c r="G41" s="275"/>
+      <c r="H41" s="275"/>
+      <c r="I41" s="275"/>
+      <c r="J41" s="275"/>
+      <c r="K41" s="275"/>
+      <c r="L41" s="275"/>
+      <c r="M41" s="275"/>
+      <c r="N41" s="276"/>
       <c r="O41" s="38"/>
       <c r="P41" s="38"/>
-      <c r="Q41" s="270" t="s">
+      <c r="Q41" s="272" t="s">
         <v>25</v>
       </c>
-      <c r="R41" s="271"/>
-      <c r="S41" s="272" t="s">
+      <c r="R41" s="273"/>
+      <c r="S41" s="274" t="s">
         <v>144</v>
       </c>
-      <c r="T41" s="273"/>
-[...7 lines deleted...]
-      <c r="AB41" s="274"/>
+      <c r="T41" s="275"/>
+      <c r="U41" s="275"/>
+      <c r="V41" s="275"/>
+      <c r="W41" s="275"/>
+      <c r="X41" s="275"/>
+      <c r="Y41" s="275"/>
+      <c r="Z41" s="275"/>
+      <c r="AA41" s="275"/>
+      <c r="AB41" s="276"/>
     </row>
     <row r="42" spans="3:28" s="35" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="C42" s="282"/>
-[...1 lines deleted...]
-      <c r="E42" s="284">
+      <c r="C42" s="284"/>
+      <c r="D42" s="285"/>
+      <c r="E42" s="286">
         <v>33</v>
       </c>
-      <c r="F42" s="285"/>
-      <c r="G42" s="286" t="s">
+      <c r="F42" s="287"/>
+      <c r="G42" s="288" t="s">
         <v>145</v>
       </c>
-      <c r="H42" s="287"/>
-[...5 lines deleted...]
-      <c r="N42" s="288"/>
+      <c r="H42" s="289"/>
+      <c r="I42" s="289"/>
+      <c r="J42" s="289"/>
+      <c r="K42" s="289"/>
+      <c r="L42" s="289"/>
+      <c r="M42" s="289"/>
+      <c r="N42" s="290"/>
       <c r="O42" s="38"/>
       <c r="P42" s="38"/>
-      <c r="Q42" s="282"/>
-[...1 lines deleted...]
-      <c r="S42" s="284">
+      <c r="Q42" s="284"/>
+      <c r="R42" s="285"/>
+      <c r="S42" s="286">
         <v>81</v>
       </c>
-      <c r="T42" s="285"/>
-      <c r="U42" s="286" t="s">
+      <c r="T42" s="287"/>
+      <c r="U42" s="288" t="s">
         <v>146</v>
       </c>
-      <c r="V42" s="287"/>
-[...5 lines deleted...]
-      <c r="AB42" s="288"/>
+      <c r="V42" s="289"/>
+      <c r="W42" s="289"/>
+      <c r="X42" s="289"/>
+      <c r="Y42" s="289"/>
+      <c r="Z42" s="289"/>
+      <c r="AA42" s="289"/>
+      <c r="AB42" s="290"/>
     </row>
     <row r="43" spans="3:28" s="35" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="C43" s="282"/>
-[...1 lines deleted...]
-      <c r="E43" s="284">
+      <c r="C43" s="284"/>
+      <c r="D43" s="285"/>
+      <c r="E43" s="286">
         <v>34</v>
       </c>
-      <c r="F43" s="285"/>
-      <c r="G43" s="286" t="s">
+      <c r="F43" s="287"/>
+      <c r="G43" s="288" t="s">
         <v>147</v>
       </c>
-      <c r="H43" s="287"/>
-[...5 lines deleted...]
-      <c r="N43" s="288"/>
+      <c r="H43" s="289"/>
+      <c r="I43" s="289"/>
+      <c r="J43" s="289"/>
+      <c r="K43" s="289"/>
+      <c r="L43" s="289"/>
+      <c r="M43" s="289"/>
+      <c r="N43" s="290"/>
       <c r="O43" s="38"/>
       <c r="P43" s="38"/>
-      <c r="Q43" s="282"/>
-[...1 lines deleted...]
-      <c r="S43" s="284">
+      <c r="Q43" s="284"/>
+      <c r="R43" s="285"/>
+      <c r="S43" s="286">
         <v>82</v>
       </c>
-      <c r="T43" s="285"/>
-      <c r="U43" s="286" t="s">
+      <c r="T43" s="287"/>
+      <c r="U43" s="288" t="s">
         <v>148</v>
       </c>
-      <c r="V43" s="287"/>
-[...5 lines deleted...]
-      <c r="AB43" s="288"/>
+      <c r="V43" s="289"/>
+      <c r="W43" s="289"/>
+      <c r="X43" s="289"/>
+      <c r="Y43" s="289"/>
+      <c r="Z43" s="289"/>
+      <c r="AA43" s="289"/>
+      <c r="AB43" s="290"/>
     </row>
     <row r="44" spans="3:28" s="35" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="C44" s="282"/>
-[...1 lines deleted...]
-      <c r="E44" s="284">
+      <c r="C44" s="284"/>
+      <c r="D44" s="285"/>
+      <c r="E44" s="286">
         <v>35</v>
       </c>
-      <c r="F44" s="285"/>
-      <c r="G44" s="286" t="s">
+      <c r="F44" s="287"/>
+      <c r="G44" s="288" t="s">
         <v>149</v>
       </c>
-      <c r="H44" s="287"/>
-[...5 lines deleted...]
-      <c r="N44" s="288"/>
+      <c r="H44" s="289"/>
+      <c r="I44" s="289"/>
+      <c r="J44" s="289"/>
+      <c r="K44" s="289"/>
+      <c r="L44" s="289"/>
+      <c r="M44" s="289"/>
+      <c r="N44" s="290"/>
       <c r="O44" s="38"/>
       <c r="P44" s="38"/>
-      <c r="Q44" s="270" t="s">
+      <c r="Q44" s="272" t="s">
         <v>25</v>
       </c>
-      <c r="R44" s="271"/>
-      <c r="S44" s="272" t="s">
+      <c r="R44" s="273"/>
+      <c r="S44" s="274" t="s">
         <v>150</v>
       </c>
-      <c r="T44" s="273"/>
-[...7 lines deleted...]
-      <c r="AB44" s="274"/>
+      <c r="T44" s="275"/>
+      <c r="U44" s="275"/>
+      <c r="V44" s="275"/>
+      <c r="W44" s="275"/>
+      <c r="X44" s="275"/>
+      <c r="Y44" s="275"/>
+      <c r="Z44" s="275"/>
+      <c r="AA44" s="275"/>
+      <c r="AB44" s="276"/>
     </row>
     <row r="45" spans="3:28" s="35" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="C45" s="282"/>
-[...1 lines deleted...]
-      <c r="E45" s="284">
+      <c r="C45" s="284"/>
+      <c r="D45" s="285"/>
+      <c r="E45" s="286">
         <v>36</v>
       </c>
-      <c r="F45" s="285"/>
-      <c r="G45" s="286" t="s">
+      <c r="F45" s="287"/>
+      <c r="G45" s="288" t="s">
         <v>151</v>
       </c>
-      <c r="H45" s="287"/>
-[...5 lines deleted...]
-      <c r="N45" s="288"/>
+      <c r="H45" s="289"/>
+      <c r="I45" s="289"/>
+      <c r="J45" s="289"/>
+      <c r="K45" s="289"/>
+      <c r="L45" s="289"/>
+      <c r="M45" s="289"/>
+      <c r="N45" s="290"/>
       <c r="O45" s="38"/>
       <c r="P45" s="38"/>
-      <c r="Q45" s="282"/>
-[...1 lines deleted...]
-      <c r="S45" s="284">
+      <c r="Q45" s="284"/>
+      <c r="R45" s="285"/>
+      <c r="S45" s="286">
         <v>83</v>
       </c>
-      <c r="T45" s="285"/>
-      <c r="U45" s="286" t="s">
+      <c r="T45" s="287"/>
+      <c r="U45" s="288" t="s">
         <v>152</v>
       </c>
-      <c r="V45" s="287"/>
-[...5 lines deleted...]
-      <c r="AB45" s="288"/>
+      <c r="V45" s="289"/>
+      <c r="W45" s="289"/>
+      <c r="X45" s="289"/>
+      <c r="Y45" s="289"/>
+      <c r="Z45" s="289"/>
+      <c r="AA45" s="289"/>
+      <c r="AB45" s="290"/>
     </row>
     <row r="46" spans="3:28" s="35" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="C46" s="270" t="s">
+      <c r="C46" s="272" t="s">
         <v>25</v>
       </c>
-      <c r="D46" s="271"/>
-      <c r="E46" s="272" t="s">
+      <c r="D46" s="273"/>
+      <c r="E46" s="274" t="s">
         <v>153</v>
       </c>
-      <c r="F46" s="273"/>
-[...7 lines deleted...]
-      <c r="N46" s="274"/>
+      <c r="F46" s="275"/>
+      <c r="G46" s="275"/>
+      <c r="H46" s="275"/>
+      <c r="I46" s="275"/>
+      <c r="J46" s="275"/>
+      <c r="K46" s="275"/>
+      <c r="L46" s="275"/>
+      <c r="M46" s="275"/>
+      <c r="N46" s="276"/>
       <c r="O46" s="38"/>
       <c r="P46" s="38"/>
-      <c r="Q46" s="282"/>
-[...1 lines deleted...]
-      <c r="S46" s="289">
+      <c r="Q46" s="284"/>
+      <c r="R46" s="285"/>
+      <c r="S46" s="291">
         <v>84</v>
       </c>
-      <c r="T46" s="290"/>
-      <c r="U46" s="286" t="s">
+      <c r="T46" s="292"/>
+      <c r="U46" s="288" t="s">
         <v>154</v>
       </c>
-      <c r="V46" s="287"/>
-[...5 lines deleted...]
-      <c r="AB46" s="288"/>
+      <c r="V46" s="289"/>
+      <c r="W46" s="289"/>
+      <c r="X46" s="289"/>
+      <c r="Y46" s="289"/>
+      <c r="Z46" s="289"/>
+      <c r="AA46" s="289"/>
+      <c r="AB46" s="290"/>
     </row>
     <row r="47" spans="3:28" s="35" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="C47" s="282"/>
-[...1 lines deleted...]
-      <c r="E47" s="284">
+      <c r="C47" s="284"/>
+      <c r="D47" s="285"/>
+      <c r="E47" s="286">
         <v>37</v>
       </c>
-      <c r="F47" s="285"/>
-      <c r="G47" s="286" t="s">
+      <c r="F47" s="287"/>
+      <c r="G47" s="288" t="s">
         <v>155</v>
       </c>
-      <c r="H47" s="287"/>
-[...5 lines deleted...]
-      <c r="N47" s="288"/>
+      <c r="H47" s="289"/>
+      <c r="I47" s="289"/>
+      <c r="J47" s="289"/>
+      <c r="K47" s="289"/>
+      <c r="L47" s="289"/>
+      <c r="M47" s="289"/>
+      <c r="N47" s="290"/>
       <c r="O47" s="38"/>
       <c r="P47" s="38"/>
-      <c r="Q47" s="282"/>
-[...1 lines deleted...]
-      <c r="S47" s="284">
+      <c r="Q47" s="284"/>
+      <c r="R47" s="285"/>
+      <c r="S47" s="286">
         <v>85</v>
       </c>
-      <c r="T47" s="285"/>
-      <c r="U47" s="286" t="s">
+      <c r="T47" s="287"/>
+      <c r="U47" s="288" t="s">
         <v>156</v>
       </c>
-      <c r="V47" s="287"/>
-[...5 lines deleted...]
-      <c r="AB47" s="288"/>
+      <c r="V47" s="289"/>
+      <c r="W47" s="289"/>
+      <c r="X47" s="289"/>
+      <c r="Y47" s="289"/>
+      <c r="Z47" s="289"/>
+      <c r="AA47" s="289"/>
+      <c r="AB47" s="290"/>
     </row>
     <row r="48" spans="3:28" s="35" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="C48" s="282"/>
-[...1 lines deleted...]
-      <c r="E48" s="284">
+      <c r="C48" s="284"/>
+      <c r="D48" s="285"/>
+      <c r="E48" s="286">
         <v>38</v>
       </c>
-      <c r="F48" s="285"/>
-      <c r="G48" s="286" t="s">
+      <c r="F48" s="287"/>
+      <c r="G48" s="288" t="s">
         <v>157</v>
       </c>
-      <c r="H48" s="287"/>
-[...5 lines deleted...]
-      <c r="N48" s="288"/>
+      <c r="H48" s="289"/>
+      <c r="I48" s="289"/>
+      <c r="J48" s="289"/>
+      <c r="K48" s="289"/>
+      <c r="L48" s="289"/>
+      <c r="M48" s="289"/>
+      <c r="N48" s="290"/>
       <c r="O48" s="38"/>
       <c r="P48" s="38"/>
-      <c r="Q48" s="270" t="s">
+      <c r="Q48" s="272" t="s">
         <v>25</v>
       </c>
-      <c r="R48" s="271"/>
-      <c r="S48" s="272" t="s">
+      <c r="R48" s="273"/>
+      <c r="S48" s="274" t="s">
         <v>158</v>
       </c>
-      <c r="T48" s="273"/>
-[...7 lines deleted...]
-      <c r="AB48" s="274"/>
+      <c r="T48" s="275"/>
+      <c r="U48" s="275"/>
+      <c r="V48" s="275"/>
+      <c r="W48" s="275"/>
+      <c r="X48" s="275"/>
+      <c r="Y48" s="275"/>
+      <c r="Z48" s="275"/>
+      <c r="AA48" s="275"/>
+      <c r="AB48" s="276"/>
     </row>
     <row r="49" spans="3:28" s="35" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="C49" s="282"/>
-[...1 lines deleted...]
-      <c r="E49" s="284">
+      <c r="C49" s="284"/>
+      <c r="D49" s="285"/>
+      <c r="E49" s="286">
         <v>39</v>
       </c>
-      <c r="F49" s="285"/>
-      <c r="G49" s="286" t="s">
+      <c r="F49" s="287"/>
+      <c r="G49" s="288" t="s">
         <v>159</v>
       </c>
-      <c r="H49" s="287"/>
-[...5 lines deleted...]
-      <c r="N49" s="288"/>
+      <c r="H49" s="289"/>
+      <c r="I49" s="289"/>
+      <c r="J49" s="289"/>
+      <c r="K49" s="289"/>
+      <c r="L49" s="289"/>
+      <c r="M49" s="289"/>
+      <c r="N49" s="290"/>
       <c r="O49" s="38"/>
       <c r="P49" s="38"/>
-      <c r="Q49" s="282"/>
-[...1 lines deleted...]
-      <c r="S49" s="284">
+      <c r="Q49" s="284"/>
+      <c r="R49" s="285"/>
+      <c r="S49" s="286">
         <v>86</v>
       </c>
-      <c r="T49" s="285"/>
-      <c r="U49" s="286" t="s">
+      <c r="T49" s="287"/>
+      <c r="U49" s="288" t="s">
         <v>160</v>
       </c>
-      <c r="V49" s="287"/>
-[...5 lines deleted...]
-      <c r="AB49" s="288"/>
+      <c r="V49" s="289"/>
+      <c r="W49" s="289"/>
+      <c r="X49" s="289"/>
+      <c r="Y49" s="289"/>
+      <c r="Z49" s="289"/>
+      <c r="AA49" s="289"/>
+      <c r="AB49" s="290"/>
     </row>
     <row r="50" spans="3:28" s="35" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="C50" s="282"/>
-[...1 lines deleted...]
-      <c r="E50" s="284">
+      <c r="C50" s="284"/>
+      <c r="D50" s="285"/>
+      <c r="E50" s="286">
         <v>40</v>
       </c>
-      <c r="F50" s="285"/>
-      <c r="G50" s="286" t="s">
+      <c r="F50" s="287"/>
+      <c r="G50" s="288" t="s">
         <v>161</v>
       </c>
-      <c r="H50" s="287"/>
-[...5 lines deleted...]
-      <c r="N50" s="288"/>
+      <c r="H50" s="289"/>
+      <c r="I50" s="289"/>
+      <c r="J50" s="289"/>
+      <c r="K50" s="289"/>
+      <c r="L50" s="289"/>
+      <c r="M50" s="289"/>
+      <c r="N50" s="290"/>
       <c r="O50" s="38"/>
       <c r="P50" s="38"/>
-      <c r="Q50" s="282"/>
-[...1 lines deleted...]
-      <c r="S50" s="284">
+      <c r="Q50" s="284"/>
+      <c r="R50" s="285"/>
+      <c r="S50" s="286">
         <v>87</v>
       </c>
-      <c r="T50" s="285"/>
-      <c r="U50" s="286" t="s">
+      <c r="T50" s="287"/>
+      <c r="U50" s="288" t="s">
         <v>162</v>
       </c>
-      <c r="V50" s="287"/>
-[...5 lines deleted...]
-      <c r="AB50" s="288"/>
+      <c r="V50" s="289"/>
+      <c r="W50" s="289"/>
+      <c r="X50" s="289"/>
+      <c r="Y50" s="289"/>
+      <c r="Z50" s="289"/>
+      <c r="AA50" s="289"/>
+      <c r="AB50" s="290"/>
     </row>
     <row r="51" spans="3:28" s="35" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="C51" s="282"/>
-[...1 lines deleted...]
-      <c r="E51" s="284">
+      <c r="C51" s="284"/>
+      <c r="D51" s="285"/>
+      <c r="E51" s="286">
         <v>41</v>
       </c>
-      <c r="F51" s="285"/>
-      <c r="G51" s="286" t="s">
+      <c r="F51" s="287"/>
+      <c r="G51" s="288" t="s">
         <v>163</v>
       </c>
-      <c r="H51" s="287"/>
-[...5 lines deleted...]
-      <c r="N51" s="288"/>
+      <c r="H51" s="289"/>
+      <c r="I51" s="289"/>
+      <c r="J51" s="289"/>
+      <c r="K51" s="289"/>
+      <c r="L51" s="289"/>
+      <c r="M51" s="289"/>
+      <c r="N51" s="290"/>
       <c r="O51" s="38"/>
       <c r="P51" s="38"/>
-      <c r="Q51" s="270" t="s">
+      <c r="Q51" s="272" t="s">
         <v>25</v>
       </c>
-      <c r="R51" s="271"/>
-      <c r="S51" s="272" t="s">
+      <c r="R51" s="273"/>
+      <c r="S51" s="274" t="s">
         <v>164</v>
       </c>
-      <c r="T51" s="273"/>
-[...7 lines deleted...]
-      <c r="AB51" s="274"/>
+      <c r="T51" s="275"/>
+      <c r="U51" s="275"/>
+      <c r="V51" s="275"/>
+      <c r="W51" s="275"/>
+      <c r="X51" s="275"/>
+      <c r="Y51" s="275"/>
+      <c r="Z51" s="275"/>
+      <c r="AA51" s="275"/>
+      <c r="AB51" s="276"/>
     </row>
     <row r="52" spans="3:28" s="35" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="C52" s="270" t="s">
+      <c r="C52" s="272" t="s">
         <v>25</v>
       </c>
-      <c r="D52" s="271"/>
-      <c r="E52" s="272" t="s">
+      <c r="D52" s="273"/>
+      <c r="E52" s="274" t="s">
         <v>165</v>
       </c>
-      <c r="F52" s="273"/>
-[...7 lines deleted...]
-      <c r="N52" s="274"/>
+      <c r="F52" s="275"/>
+      <c r="G52" s="275"/>
+      <c r="H52" s="275"/>
+      <c r="I52" s="275"/>
+      <c r="J52" s="275"/>
+      <c r="K52" s="275"/>
+      <c r="L52" s="275"/>
+      <c r="M52" s="275"/>
+      <c r="N52" s="276"/>
       <c r="O52" s="38"/>
       <c r="P52" s="38"/>
-      <c r="Q52" s="282"/>
-[...1 lines deleted...]
-      <c r="S52" s="289">
+      <c r="Q52" s="284"/>
+      <c r="R52" s="285"/>
+      <c r="S52" s="291">
         <v>88</v>
       </c>
-      <c r="T52" s="290"/>
-      <c r="U52" s="286" t="s">
+      <c r="T52" s="292"/>
+      <c r="U52" s="288" t="s">
         <v>166</v>
       </c>
-      <c r="V52" s="287"/>
-[...5 lines deleted...]
-      <c r="AB52" s="288"/>
+      <c r="V52" s="289"/>
+      <c r="W52" s="289"/>
+      <c r="X52" s="289"/>
+      <c r="Y52" s="289"/>
+      <c r="Z52" s="289"/>
+      <c r="AA52" s="289"/>
+      <c r="AB52" s="290"/>
     </row>
     <row r="53" spans="3:28" s="35" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="C53" s="282"/>
-[...1 lines deleted...]
-      <c r="E53" s="284">
+      <c r="C53" s="284"/>
+      <c r="D53" s="285"/>
+      <c r="E53" s="286">
         <v>42</v>
       </c>
-      <c r="F53" s="285"/>
-      <c r="G53" s="286" t="s">
+      <c r="F53" s="287"/>
+      <c r="G53" s="288" t="s">
         <v>167</v>
       </c>
-      <c r="H53" s="287"/>
-[...5 lines deleted...]
-      <c r="N53" s="288"/>
+      <c r="H53" s="289"/>
+      <c r="I53" s="289"/>
+      <c r="J53" s="289"/>
+      <c r="K53" s="289"/>
+      <c r="L53" s="289"/>
+      <c r="M53" s="289"/>
+      <c r="N53" s="290"/>
       <c r="O53" s="38"/>
       <c r="P53" s="38"/>
-      <c r="Q53" s="282"/>
-[...1 lines deleted...]
-      <c r="S53" s="284">
+      <c r="Q53" s="284"/>
+      <c r="R53" s="285"/>
+      <c r="S53" s="286">
         <v>89</v>
       </c>
-      <c r="T53" s="285"/>
-      <c r="U53" s="286" t="s">
+      <c r="T53" s="287"/>
+      <c r="U53" s="288" t="s">
         <v>168</v>
       </c>
-      <c r="V53" s="287"/>
-[...5 lines deleted...]
-      <c r="AB53" s="288"/>
+      <c r="V53" s="289"/>
+      <c r="W53" s="289"/>
+      <c r="X53" s="289"/>
+      <c r="Y53" s="289"/>
+      <c r="Z53" s="289"/>
+      <c r="AA53" s="289"/>
+      <c r="AB53" s="290"/>
     </row>
     <row r="54" spans="3:28" s="35" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="C54" s="282"/>
-[...1 lines deleted...]
-      <c r="E54" s="284">
+      <c r="C54" s="284"/>
+      <c r="D54" s="285"/>
+      <c r="E54" s="286">
         <v>43</v>
       </c>
-      <c r="F54" s="285"/>
-      <c r="G54" s="286" t="s">
+      <c r="F54" s="287"/>
+      <c r="G54" s="288" t="s">
         <v>169</v>
       </c>
-      <c r="H54" s="287"/>
-[...5 lines deleted...]
-      <c r="N54" s="288"/>
+      <c r="H54" s="289"/>
+      <c r="I54" s="289"/>
+      <c r="J54" s="289"/>
+      <c r="K54" s="289"/>
+      <c r="L54" s="289"/>
+      <c r="M54" s="289"/>
+      <c r="N54" s="290"/>
       <c r="O54" s="38"/>
       <c r="P54" s="38"/>
-      <c r="Q54" s="282"/>
-[...1 lines deleted...]
-      <c r="S54" s="284">
+      <c r="Q54" s="284"/>
+      <c r="R54" s="285"/>
+      <c r="S54" s="286">
         <v>90</v>
       </c>
-      <c r="T54" s="285"/>
-      <c r="U54" s="286" t="s">
+      <c r="T54" s="287"/>
+      <c r="U54" s="288" t="s">
         <v>170</v>
       </c>
-      <c r="V54" s="287"/>
-[...5 lines deleted...]
-      <c r="AB54" s="288"/>
+      <c r="V54" s="289"/>
+      <c r="W54" s="289"/>
+      <c r="X54" s="289"/>
+      <c r="Y54" s="289"/>
+      <c r="Z54" s="289"/>
+      <c r="AA54" s="289"/>
+      <c r="AB54" s="290"/>
     </row>
     <row r="55" spans="3:28" s="35" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="C55" s="282"/>
-[...1 lines deleted...]
-      <c r="E55" s="284">
+      <c r="C55" s="284"/>
+      <c r="D55" s="285"/>
+      <c r="E55" s="286">
         <v>44</v>
       </c>
-      <c r="F55" s="285"/>
-      <c r="G55" s="286" t="s">
+      <c r="F55" s="287"/>
+      <c r="G55" s="288" t="s">
         <v>171</v>
       </c>
-      <c r="H55" s="287"/>
-[...5 lines deleted...]
-      <c r="N55" s="288"/>
+      <c r="H55" s="289"/>
+      <c r="I55" s="289"/>
+      <c r="J55" s="289"/>
+      <c r="K55" s="289"/>
+      <c r="L55" s="289"/>
+      <c r="M55" s="289"/>
+      <c r="N55" s="290"/>
       <c r="O55" s="38"/>
       <c r="P55" s="38"/>
-      <c r="Q55" s="282"/>
-[...1 lines deleted...]
-      <c r="S55" s="284">
+      <c r="Q55" s="284"/>
+      <c r="R55" s="285"/>
+      <c r="S55" s="286">
         <v>91</v>
       </c>
-      <c r="T55" s="285"/>
-      <c r="U55" s="286" t="s">
+      <c r="T55" s="287"/>
+      <c r="U55" s="288" t="s">
         <v>172</v>
       </c>
-      <c r="V55" s="287"/>
-[...5 lines deleted...]
-      <c r="AB55" s="288"/>
+      <c r="V55" s="289"/>
+      <c r="W55" s="289"/>
+      <c r="X55" s="289"/>
+      <c r="Y55" s="289"/>
+      <c r="Z55" s="289"/>
+      <c r="AA55" s="289"/>
+      <c r="AB55" s="290"/>
     </row>
     <row r="56" spans="3:28" s="35" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="C56" s="282"/>
-[...1 lines deleted...]
-      <c r="E56" s="284">
+      <c r="C56" s="284"/>
+      <c r="D56" s="285"/>
+      <c r="E56" s="286">
         <v>45</v>
       </c>
-      <c r="F56" s="285"/>
-      <c r="G56" s="286" t="s">
+      <c r="F56" s="287"/>
+      <c r="G56" s="288" t="s">
         <v>173</v>
       </c>
-      <c r="H56" s="287"/>
-[...5 lines deleted...]
-      <c r="N56" s="288"/>
+      <c r="H56" s="289"/>
+      <c r="I56" s="289"/>
+      <c r="J56" s="289"/>
+      <c r="K56" s="289"/>
+      <c r="L56" s="289"/>
+      <c r="M56" s="289"/>
+      <c r="N56" s="290"/>
       <c r="O56" s="38"/>
       <c r="P56" s="38"/>
-      <c r="Q56" s="282"/>
-[...1 lines deleted...]
-      <c r="S56" s="284">
+      <c r="Q56" s="284"/>
+      <c r="R56" s="285"/>
+      <c r="S56" s="286">
         <v>92</v>
       </c>
-      <c r="T56" s="285"/>
-      <c r="U56" s="286" t="s">
+      <c r="T56" s="287"/>
+      <c r="U56" s="288" t="s">
         <v>174</v>
       </c>
-      <c r="V56" s="287"/>
-[...5 lines deleted...]
-      <c r="AB56" s="288"/>
+      <c r="V56" s="289"/>
+      <c r="W56" s="289"/>
+      <c r="X56" s="289"/>
+      <c r="Y56" s="289"/>
+      <c r="Z56" s="289"/>
+      <c r="AA56" s="289"/>
+      <c r="AB56" s="290"/>
     </row>
     <row r="57" spans="3:28" s="35" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="C57" s="282"/>
-[...1 lines deleted...]
-      <c r="E57" s="284">
+      <c r="C57" s="284"/>
+      <c r="D57" s="285"/>
+      <c r="E57" s="286">
         <v>46</v>
       </c>
-      <c r="F57" s="285"/>
-      <c r="G57" s="286" t="s">
+      <c r="F57" s="287"/>
+      <c r="G57" s="288" t="s">
         <v>175</v>
       </c>
-      <c r="H57" s="287"/>
-[...5 lines deleted...]
-      <c r="N57" s="288"/>
+      <c r="H57" s="289"/>
+      <c r="I57" s="289"/>
+      <c r="J57" s="289"/>
+      <c r="K57" s="289"/>
+      <c r="L57" s="289"/>
+      <c r="M57" s="289"/>
+      <c r="N57" s="290"/>
       <c r="O57" s="38"/>
       <c r="P57" s="38"/>
-      <c r="Q57" s="282"/>
-[...1 lines deleted...]
-      <c r="S57" s="284">
+      <c r="Q57" s="284"/>
+      <c r="R57" s="285"/>
+      <c r="S57" s="286">
         <v>93</v>
       </c>
-      <c r="T57" s="285"/>
-      <c r="U57" s="286" t="s">
+      <c r="T57" s="287"/>
+      <c r="U57" s="288" t="s">
         <v>176</v>
       </c>
-      <c r="V57" s="287"/>
-[...5 lines deleted...]
-      <c r="AB57" s="288"/>
+      <c r="V57" s="289"/>
+      <c r="W57" s="289"/>
+      <c r="X57" s="289"/>
+      <c r="Y57" s="289"/>
+      <c r="Z57" s="289"/>
+      <c r="AA57" s="289"/>
+      <c r="AB57" s="290"/>
     </row>
     <row r="58" spans="3:28" s="35" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="C58" s="282"/>
-[...1 lines deleted...]
-      <c r="E58" s="284">
+      <c r="C58" s="284"/>
+      <c r="D58" s="285"/>
+      <c r="E58" s="286">
         <v>47</v>
       </c>
-      <c r="F58" s="285"/>
-      <c r="G58" s="286" t="s">
+      <c r="F58" s="287"/>
+      <c r="G58" s="288" t="s">
         <v>177</v>
       </c>
-      <c r="H58" s="287"/>
-[...5 lines deleted...]
-      <c r="N58" s="288"/>
+      <c r="H58" s="289"/>
+      <c r="I58" s="289"/>
+      <c r="J58" s="289"/>
+      <c r="K58" s="289"/>
+      <c r="L58" s="289"/>
+      <c r="M58" s="289"/>
+      <c r="N58" s="290"/>
       <c r="O58" s="38"/>
       <c r="P58" s="38"/>
-      <c r="Q58" s="282"/>
-[...1 lines deleted...]
-      <c r="S58" s="284">
+      <c r="Q58" s="284"/>
+      <c r="R58" s="285"/>
+      <c r="S58" s="286">
         <v>94</v>
       </c>
-      <c r="T58" s="285"/>
-      <c r="U58" s="286" t="s">
+      <c r="T58" s="287"/>
+      <c r="U58" s="288" t="s">
         <v>178</v>
       </c>
-      <c r="V58" s="287"/>
-[...5 lines deleted...]
-      <c r="AB58" s="288"/>
+      <c r="V58" s="289"/>
+      <c r="W58" s="289"/>
+      <c r="X58" s="289"/>
+      <c r="Y58" s="289"/>
+      <c r="Z58" s="289"/>
+      <c r="AA58" s="289"/>
+      <c r="AB58" s="290"/>
     </row>
     <row r="59" spans="3:28" s="35" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="C59" s="282"/>
-[...1 lines deleted...]
-      <c r="E59" s="284">
+      <c r="C59" s="284"/>
+      <c r="D59" s="285"/>
+      <c r="E59" s="286">
         <v>48</v>
       </c>
-      <c r="F59" s="285"/>
-      <c r="G59" s="286" t="s">
+      <c r="F59" s="287"/>
+      <c r="G59" s="288" t="s">
         <v>179</v>
       </c>
-      <c r="H59" s="287"/>
-[...5 lines deleted...]
-      <c r="N59" s="288"/>
+      <c r="H59" s="289"/>
+      <c r="I59" s="289"/>
+      <c r="J59" s="289"/>
+      <c r="K59" s="289"/>
+      <c r="L59" s="289"/>
+      <c r="M59" s="289"/>
+      <c r="N59" s="290"/>
       <c r="O59" s="38"/>
       <c r="P59" s="38"/>
-      <c r="Q59" s="282"/>
-[...1 lines deleted...]
-      <c r="S59" s="284">
+      <c r="Q59" s="284"/>
+      <c r="R59" s="285"/>
+      <c r="S59" s="286">
         <v>95</v>
       </c>
-      <c r="T59" s="285"/>
-      <c r="U59" s="286" t="s">
+      <c r="T59" s="287"/>
+      <c r="U59" s="288" t="s">
         <v>180</v>
       </c>
-      <c r="V59" s="287"/>
-[...5 lines deleted...]
-      <c r="AB59" s="288"/>
+      <c r="V59" s="289"/>
+      <c r="W59" s="289"/>
+      <c r="X59" s="289"/>
+      <c r="Y59" s="289"/>
+      <c r="Z59" s="289"/>
+      <c r="AA59" s="289"/>
+      <c r="AB59" s="290"/>
     </row>
     <row r="60" spans="3:28" s="35" customFormat="1" ht="18.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="C60" s="275"/>
-[...1 lines deleted...]
-      <c r="E60" s="277">
+      <c r="C60" s="277"/>
+      <c r="D60" s="278"/>
+      <c r="E60" s="279">
         <v>49</v>
       </c>
-      <c r="F60" s="278"/>
-      <c r="G60" s="279" t="s">
+      <c r="F60" s="280"/>
+      <c r="G60" s="281" t="s">
         <v>181</v>
       </c>
-      <c r="H60" s="280"/>
-[...5 lines deleted...]
-      <c r="N60" s="281"/>
+      <c r="H60" s="282"/>
+      <c r="I60" s="282"/>
+      <c r="J60" s="282"/>
+      <c r="K60" s="282"/>
+      <c r="L60" s="282"/>
+      <c r="M60" s="282"/>
+      <c r="N60" s="283"/>
       <c r="O60" s="38"/>
       <c r="P60" s="38"/>
-      <c r="Q60" s="282"/>
-[...1 lines deleted...]
-      <c r="S60" s="284">
+      <c r="Q60" s="284"/>
+      <c r="R60" s="285"/>
+      <c r="S60" s="286">
         <v>96</v>
       </c>
-      <c r="T60" s="285"/>
-      <c r="U60" s="286" t="s">
+      <c r="T60" s="287"/>
+      <c r="U60" s="288" t="s">
         <v>182</v>
       </c>
-      <c r="V60" s="287"/>
-[...5 lines deleted...]
-      <c r="AB60" s="288"/>
+      <c r="V60" s="289"/>
+      <c r="W60" s="289"/>
+      <c r="X60" s="289"/>
+      <c r="Y60" s="289"/>
+      <c r="Z60" s="289"/>
+      <c r="AA60" s="289"/>
+      <c r="AB60" s="290"/>
     </row>
     <row r="61" spans="3:28" s="35" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.4">
       <c r="C61" s="39"/>
       <c r="D61" s="39"/>
       <c r="E61" s="39"/>
       <c r="F61" s="39"/>
       <c r="G61" s="39"/>
       <c r="H61" s="40"/>
       <c r="I61" s="40"/>
       <c r="J61" s="40"/>
       <c r="K61" s="40"/>
       <c r="L61" s="40"/>
       <c r="M61" s="40"/>
       <c r="N61" s="38"/>
       <c r="O61" s="38"/>
       <c r="P61" s="38"/>
-      <c r="Q61" s="270" t="s">
+      <c r="Q61" s="272" t="s">
         <v>25</v>
       </c>
-      <c r="R61" s="271"/>
-      <c r="S61" s="272" t="s">
+      <c r="R61" s="273"/>
+      <c r="S61" s="274" t="s">
         <v>183</v>
       </c>
-      <c r="T61" s="273"/>
-[...7 lines deleted...]
-      <c r="AB61" s="274"/>
+      <c r="T61" s="275"/>
+      <c r="U61" s="275"/>
+      <c r="V61" s="275"/>
+      <c r="W61" s="275"/>
+      <c r="X61" s="275"/>
+      <c r="Y61" s="275"/>
+      <c r="Z61" s="275"/>
+      <c r="AA61" s="275"/>
+      <c r="AB61" s="276"/>
     </row>
     <row r="62" spans="3:28" s="35" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.4">
       <c r="O62" s="38"/>
       <c r="P62" s="38"/>
-      <c r="Q62" s="282"/>
-[...1 lines deleted...]
-      <c r="S62" s="284">
+      <c r="Q62" s="284"/>
+      <c r="R62" s="285"/>
+      <c r="S62" s="286">
         <v>97</v>
       </c>
-      <c r="T62" s="285"/>
-      <c r="U62" s="286" t="s">
+      <c r="T62" s="287"/>
+      <c r="U62" s="288" t="s">
         <v>184</v>
       </c>
-      <c r="V62" s="287"/>
-[...5 lines deleted...]
-      <c r="AB62" s="288"/>
+      <c r="V62" s="289"/>
+      <c r="W62" s="289"/>
+      <c r="X62" s="289"/>
+      <c r="Y62" s="289"/>
+      <c r="Z62" s="289"/>
+      <c r="AA62" s="289"/>
+      <c r="AB62" s="290"/>
     </row>
     <row r="63" spans="3:28" s="35" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.4">
       <c r="D63" s="39"/>
       <c r="E63" s="39"/>
       <c r="F63" s="39"/>
       <c r="G63" s="39"/>
       <c r="H63" s="40"/>
       <c r="I63" s="40"/>
       <c r="J63" s="40"/>
       <c r="K63" s="40"/>
       <c r="L63" s="40"/>
       <c r="M63" s="40"/>
       <c r="N63" s="38"/>
       <c r="O63" s="38"/>
       <c r="P63" s="38"/>
-      <c r="Q63" s="282"/>
-[...1 lines deleted...]
-      <c r="S63" s="284">
+      <c r="Q63" s="284"/>
+      <c r="R63" s="285"/>
+      <c r="S63" s="286">
         <v>98</v>
       </c>
-      <c r="T63" s="285"/>
-      <c r="U63" s="286" t="s">
+      <c r="T63" s="287"/>
+      <c r="U63" s="288" t="s">
         <v>185</v>
       </c>
-      <c r="V63" s="287"/>
-[...5 lines deleted...]
-      <c r="AB63" s="288"/>
+      <c r="V63" s="289"/>
+      <c r="W63" s="289"/>
+      <c r="X63" s="289"/>
+      <c r="Y63" s="289"/>
+      <c r="Z63" s="289"/>
+      <c r="AA63" s="289"/>
+      <c r="AB63" s="290"/>
     </row>
     <row r="64" spans="3:28" s="35" customFormat="1" ht="18.95" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="C64" s="269"/>
-[...11 lines deleted...]
-      <c r="O64" s="269"/>
+      <c r="C64" s="271"/>
+      <c r="D64" s="271"/>
+      <c r="E64" s="271"/>
+      <c r="F64" s="271"/>
+      <c r="G64" s="271"/>
+      <c r="H64" s="271"/>
+      <c r="I64" s="271"/>
+      <c r="J64" s="271"/>
+      <c r="K64" s="271"/>
+      <c r="L64" s="271"/>
+      <c r="M64" s="271"/>
+      <c r="N64" s="271"/>
+      <c r="O64" s="271"/>
       <c r="P64" s="38"/>
-      <c r="Q64" s="270" t="s">
+      <c r="Q64" s="272" t="s">
         <v>25</v>
       </c>
-      <c r="R64" s="271"/>
-      <c r="S64" s="272" t="s">
+      <c r="R64" s="273"/>
+      <c r="S64" s="274" t="s">
         <v>186</v>
       </c>
-      <c r="T64" s="273"/>
-[...7 lines deleted...]
-      <c r="AB64" s="274"/>
+      <c r="T64" s="275"/>
+      <c r="U64" s="275"/>
+      <c r="V64" s="275"/>
+      <c r="W64" s="275"/>
+      <c r="X64" s="275"/>
+      <c r="Y64" s="275"/>
+      <c r="Z64" s="275"/>
+      <c r="AA64" s="275"/>
+      <c r="AB64" s="276"/>
     </row>
     <row r="65" spans="3:29" s="35" customFormat="1" ht="18.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="C65" s="269"/>
-[...11 lines deleted...]
-      <c r="O65" s="269"/>
+      <c r="C65" s="271"/>
+      <c r="D65" s="271"/>
+      <c r="E65" s="271"/>
+      <c r="F65" s="271"/>
+      <c r="G65" s="271"/>
+      <c r="H65" s="271"/>
+      <c r="I65" s="271"/>
+      <c r="J65" s="271"/>
+      <c r="K65" s="271"/>
+      <c r="L65" s="271"/>
+      <c r="M65" s="271"/>
+      <c r="N65" s="271"/>
+      <c r="O65" s="271"/>
       <c r="P65" s="38"/>
-      <c r="Q65" s="275"/>
-[...1 lines deleted...]
-      <c r="S65" s="277">
+      <c r="Q65" s="277"/>
+      <c r="R65" s="278"/>
+      <c r="S65" s="279">
         <v>99</v>
       </c>
-      <c r="T65" s="278"/>
-      <c r="U65" s="279" t="s">
+      <c r="T65" s="280"/>
+      <c r="U65" s="281" t="s">
         <v>187</v>
       </c>
-      <c r="V65" s="280"/>
-[...5 lines deleted...]
-      <c r="AB65" s="281"/>
+      <c r="V65" s="282"/>
+      <c r="W65" s="282"/>
+      <c r="X65" s="282"/>
+      <c r="Y65" s="282"/>
+      <c r="Z65" s="282"/>
+      <c r="AA65" s="282"/>
+      <c r="AB65" s="283"/>
     </row>
     <row r="66" spans="3:29" s="35" customFormat="1" ht="9.6" customHeight="1" x14ac:dyDescent="0.4">
       <c r="C66" s="83"/>
       <c r="D66" s="83"/>
       <c r="E66" s="83"/>
       <c r="F66" s="83"/>
       <c r="G66" s="83"/>
       <c r="H66" s="83"/>
       <c r="I66" s="83"/>
       <c r="J66" s="83"/>
       <c r="K66" s="83"/>
       <c r="L66" s="83"/>
       <c r="M66" s="83"/>
       <c r="N66" s="83"/>
       <c r="O66" s="83"/>
       <c r="P66" s="38"/>
       <c r="Q66" s="41"/>
       <c r="R66" s="41"/>
       <c r="S66" s="42"/>
       <c r="T66" s="42"/>
       <c r="U66" s="43"/>
       <c r="V66" s="43"/>
       <c r="W66" s="43"/>
       <c r="X66" s="43"/>
       <c r="Y66" s="43"/>
@@ -15379,50 +15534,51 @@
       <c r="J68" s="46"/>
       <c r="K68" s="46"/>
       <c r="L68" s="46"/>
       <c r="M68" s="46"/>
       <c r="N68" s="46"/>
       <c r="O68" s="46"/>
       <c r="P68" s="46"/>
       <c r="Q68" s="46"/>
       <c r="R68" s="46"/>
       <c r="S68" s="46"/>
       <c r="T68" s="46"/>
       <c r="U68" s="46"/>
       <c r="V68" s="48"/>
       <c r="W68" s="48"/>
       <c r="X68" s="48"/>
       <c r="Y68" s="48"/>
       <c r="Z68" s="48"/>
       <c r="AA68" s="48"/>
       <c r="AB68" s="48"/>
       <c r="AC68" s="48"/>
     </row>
     <row r="70" spans="3:29" x14ac:dyDescent="0.4">
       <c r="K70" s="1"/>
     </row>
   </sheetData>
+  <sheetProtection algorithmName="SHA-512" hashValue="Ho6jJ/d7cU54KR22nmQpZuH4QS4OS+BWeULnHU0AlMVwpzpiFlu9hE2pGI2u3ll6eGa5sT/oNo9U2BQY4HVt9A==" saltValue="25rkGKVnuG5QncuhAzlAxg==" spinCount="100000" sheet="1" formatCells="0" formatColumns="0" formatRows="0" insertColumns="0" insertRows="0" insertHyperlinks="0" deleteColumns="0" deleteRows="0" sort="0" autoFilter="0" pivotTables="0"/>
   <mergeCells count="345">
     <mergeCell ref="AA1:AC1"/>
     <mergeCell ref="C3:D3"/>
     <mergeCell ref="E3:F3"/>
     <mergeCell ref="G3:N3"/>
     <mergeCell ref="Q3:R3"/>
     <mergeCell ref="S3:T3"/>
     <mergeCell ref="U3:AB3"/>
     <mergeCell ref="C6:D6"/>
     <mergeCell ref="E6:F6"/>
     <mergeCell ref="G6:N6"/>
     <mergeCell ref="Q6:R6"/>
     <mergeCell ref="S6:T6"/>
     <mergeCell ref="U6:AB6"/>
     <mergeCell ref="C4:D4"/>
     <mergeCell ref="E4:N4"/>
     <mergeCell ref="Q4:R4"/>
     <mergeCell ref="S4:AB4"/>
     <mergeCell ref="C5:D5"/>
     <mergeCell ref="E5:F5"/>
     <mergeCell ref="G5:N5"/>
     <mergeCell ref="Q5:R5"/>
     <mergeCell ref="S5:T5"/>
     <mergeCell ref="U5:AB5"/>
     <mergeCell ref="U8:AB8"/>
@@ -15745,2073 +15901,2074 @@
     <mergeCell ref="S62:T62"/>
     <mergeCell ref="U62:AB62"/>
     <mergeCell ref="Q63:R63"/>
     <mergeCell ref="S63:T63"/>
     <mergeCell ref="U63:AB63"/>
   </mergeCells>
   <phoneticPr fontId="2"/>
   <dataValidations count="1">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C5:D6 C8:D9 C11:D11 C13:D15 C17:D40 C42:D45 C47:D51 Q5:R16 Q18:R23 Q25:R27 Q29:R32 Q34:R36 Q38:R40 Q42:R43 Q45:R47 Q52:R60 Q62:R63 Q49:R50 C53:D60 Q65:R66" xr:uid="{776BE661-DB1B-4214-BD66-5C53D5820B48}">
       <formula1>"✔,　"</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="58" orientation="portrait" r:id="rId1"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="66" max="16383" man="1"/>
   </rowBreaks>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C7E42586-F071-4C0A-A237-6E2ED51F80C9}">
   <dimension ref="A1:AS51"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" zoomScale="60" zoomScaleNormal="70" workbookViewId="0">
-      <selection activeCell="AB21" sqref="AB21:AD22"/>
+    <sheetView tabSelected="1" view="pageBreakPreview" topLeftCell="A2" zoomScale="70" zoomScaleNormal="70" zoomScaleSheetLayoutView="70" workbookViewId="0">
+      <selection activeCell="X16" sqref="X16:AJ16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.5" x14ac:dyDescent="0.4"/>
   <cols>
     <col min="1" max="1" width="5.625" style="10" customWidth="1"/>
     <col min="2" max="36" width="4.125" style="10" customWidth="1"/>
     <col min="37" max="37" width="2.625" style="10" customWidth="1"/>
     <col min="38" max="43" width="5.625" style="10" customWidth="1"/>
     <col min="44" max="16384" width="9" style="10"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:37" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B1" s="496"/>
-[...2 lines deleted...]
-      <c r="AD1" s="497" t="s">
+      <c r="B1" s="498"/>
+      <c r="C1" s="498"/>
+      <c r="D1" s="498"/>
+      <c r="AD1" s="499" t="s">
         <v>188</v>
       </c>
-      <c r="AE1" s="497"/>
-[...4 lines deleted...]
-      <c r="AJ1" s="497"/>
+      <c r="AE1" s="499"/>
+      <c r="AF1" s="499"/>
+      <c r="AG1" s="499"/>
+      <c r="AH1" s="499"/>
+      <c r="AI1" s="499"/>
+      <c r="AJ1" s="499"/>
     </row>
     <row r="2" spans="2:37" ht="35.1" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B2" s="498" t="s">
+      <c r="B2" s="500" t="s">
+        <v>252</v>
+      </c>
+      <c r="C2" s="500"/>
+      <c r="D2" s="500"/>
+      <c r="E2" s="500"/>
+      <c r="F2" s="500"/>
+      <c r="G2" s="500"/>
+      <c r="H2" s="500"/>
+      <c r="I2" s="500"/>
+      <c r="J2" s="500"/>
+      <c r="K2" s="500"/>
+      <c r="L2" s="500"/>
+      <c r="M2" s="500"/>
+      <c r="N2" s="500"/>
+      <c r="O2" s="500"/>
+      <c r="P2" s="500"/>
+      <c r="Q2" s="500"/>
+      <c r="R2" s="500"/>
+      <c r="S2" s="500"/>
+      <c r="T2" s="500"/>
+      <c r="U2" s="500"/>
+      <c r="V2" s="500"/>
+      <c r="W2" s="500"/>
+      <c r="X2" s="500"/>
+      <c r="Y2" s="500"/>
+      <c r="Z2" s="500"/>
+      <c r="AA2" s="500"/>
+      <c r="AB2" s="500"/>
+      <c r="AC2" s="500"/>
+      <c r="AD2" s="501" t="s">
         <v>189</v>
       </c>
-      <c r="C2" s="498"/>
-[...34 lines deleted...]
-      <c r="AJ2" s="499"/>
+      <c r="AE2" s="501"/>
+      <c r="AF2" s="501"/>
+      <c r="AG2" s="501"/>
+      <c r="AH2" s="501"/>
+      <c r="AI2" s="501"/>
+      <c r="AJ2" s="501"/>
     </row>
     <row r="3" spans="2:37" ht="21" customHeight="1" x14ac:dyDescent="0.4">
       <c r="AD3" s="49"/>
       <c r="AE3" s="49"/>
       <c r="AF3" s="49"/>
       <c r="AG3" s="49"/>
       <c r="AH3" s="49"/>
       <c r="AI3" s="49"/>
       <c r="AJ3" s="49"/>
     </row>
     <row r="4" spans="2:37" ht="26.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="B4" s="333" t="s">
-[...35 lines deleted...]
-      <c r="AJ4" s="333"/>
+      <c r="B4" s="335" t="s">
+        <v>190</v>
+      </c>
+      <c r="C4" s="335"/>
+      <c r="D4" s="335"/>
+      <c r="E4" s="335"/>
+      <c r="F4" s="335"/>
+      <c r="G4" s="335"/>
+      <c r="H4" s="335"/>
+      <c r="I4" s="335"/>
+      <c r="J4" s="335"/>
+      <c r="K4" s="335"/>
+      <c r="L4" s="335"/>
+      <c r="M4" s="335"/>
+      <c r="N4" s="335"/>
+      <c r="O4" s="335"/>
+      <c r="P4" s="335"/>
+      <c r="Q4" s="335"/>
+      <c r="R4" s="335"/>
+      <c r="S4" s="335"/>
+      <c r="T4" s="335"/>
+      <c r="U4" s="335"/>
+      <c r="V4" s="335"/>
+      <c r="W4" s="335"/>
+      <c r="X4" s="335"/>
+      <c r="Y4" s="335"/>
+      <c r="Z4" s="335"/>
+      <c r="AA4" s="335"/>
+      <c r="AB4" s="335"/>
+      <c r="AC4" s="335"/>
+      <c r="AD4" s="335"/>
+      <c r="AE4" s="335"/>
+      <c r="AF4" s="335"/>
+      <c r="AG4" s="335"/>
+      <c r="AH4" s="335"/>
+      <c r="AI4" s="335"/>
+      <c r="AJ4" s="335"/>
     </row>
     <row r="5" spans="2:37" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B5" s="424" t="s">
+      <c r="B5" s="426" t="s">
+        <v>191</v>
+      </c>
+      <c r="C5" s="427"/>
+      <c r="D5" s="427"/>
+      <c r="E5" s="427"/>
+      <c r="F5" s="427"/>
+      <c r="G5" s="428"/>
+      <c r="H5" s="502" t="s">
         <v>192</v>
       </c>
-      <c r="C5" s="425"/>
-[...4 lines deleted...]
-      <c r="H5" s="500" t="s">
+      <c r="I5" s="503"/>
+      <c r="J5" s="503"/>
+      <c r="K5" s="503"/>
+      <c r="L5" s="503"/>
+      <c r="M5" s="503"/>
+      <c r="N5" s="503"/>
+      <c r="O5" s="504"/>
+      <c r="P5" s="50"/>
+      <c r="Q5" s="404" t="s">
         <v>193</v>
       </c>
-      <c r="I5" s="501"/>
-[...7 lines deleted...]
-      <c r="Q5" s="402" t="s">
+      <c r="R5" s="405"/>
+      <c r="S5" s="405"/>
+      <c r="T5" s="405"/>
+      <c r="U5" s="405"/>
+      <c r="V5" s="406"/>
+      <c r="W5" s="50"/>
+      <c r="X5" s="401" t="s">
         <v>194</v>
       </c>
-      <c r="R5" s="403"/>
-[...5 lines deleted...]
-      <c r="X5" s="399" t="s">
+      <c r="Y5" s="511"/>
+      <c r="Z5" s="511"/>
+      <c r="AA5" s="511"/>
+      <c r="AB5" s="512"/>
+      <c r="AD5" s="404" t="s">
         <v>195</v>
       </c>
-      <c r="Y5" s="509"/>
-[...11 lines deleted...]
-      <c r="AJ5" s="404"/>
+      <c r="AE5" s="405"/>
+      <c r="AF5" s="405"/>
+      <c r="AG5" s="405"/>
+      <c r="AH5" s="405"/>
+      <c r="AI5" s="405"/>
+      <c r="AJ5" s="406"/>
     </row>
     <row r="6" spans="2:37" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B6" s="427"/>
-[...12 lines deleted...]
-      <c r="O6" s="505"/>
+      <c r="B6" s="429"/>
+      <c r="C6" s="430"/>
+      <c r="D6" s="430"/>
+      <c r="E6" s="430"/>
+      <c r="F6" s="430"/>
+      <c r="G6" s="431"/>
+      <c r="H6" s="505"/>
+      <c r="I6" s="506"/>
+      <c r="J6" s="506"/>
+      <c r="K6" s="506"/>
+      <c r="L6" s="506"/>
+      <c r="M6" s="506"/>
+      <c r="N6" s="506"/>
+      <c r="O6" s="507"/>
       <c r="P6" s="50"/>
-      <c r="Q6" s="405"/>
-[...4 lines deleted...]
-      <c r="V6" s="407"/>
+      <c r="Q6" s="407"/>
+      <c r="R6" s="408"/>
+      <c r="S6" s="408"/>
+      <c r="T6" s="408"/>
+      <c r="U6" s="408"/>
+      <c r="V6" s="409"/>
       <c r="W6" s="50"/>
-      <c r="X6" s="411" t="s">
-[...12 lines deleted...]
-      <c r="AJ6" s="407"/>
+      <c r="X6" s="413" t="s">
+        <v>196</v>
+      </c>
+      <c r="Y6" s="414"/>
+      <c r="Z6" s="414"/>
+      <c r="AA6" s="414"/>
+      <c r="AB6" s="415"/>
+      <c r="AD6" s="407"/>
+      <c r="AE6" s="408"/>
+      <c r="AF6" s="408"/>
+      <c r="AG6" s="408"/>
+      <c r="AH6" s="408"/>
+      <c r="AI6" s="408"/>
+      <c r="AJ6" s="409"/>
     </row>
     <row r="7" spans="2:37" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="B7" s="511" t="s">
+      <c r="B7" s="513" t="s">
+        <v>197</v>
+      </c>
+      <c r="C7" s="514"/>
+      <c r="D7" s="515"/>
+      <c r="E7" s="417" t="s">
         <v>198</v>
       </c>
-      <c r="C7" s="512"/>
-[...1 lines deleted...]
-      <c r="E7" s="415" t="s">
+      <c r="F7" s="417"/>
+      <c r="G7" s="420"/>
+      <c r="H7" s="508"/>
+      <c r="I7" s="509"/>
+      <c r="J7" s="509"/>
+      <c r="K7" s="509"/>
+      <c r="L7" s="509"/>
+      <c r="M7" s="509"/>
+      <c r="N7" s="509"/>
+      <c r="O7" s="510"/>
+      <c r="P7" s="50"/>
+      <c r="Q7" s="410"/>
+      <c r="R7" s="411"/>
+      <c r="S7" s="411"/>
+      <c r="T7" s="411"/>
+      <c r="U7" s="411"/>
+      <c r="V7" s="412"/>
+      <c r="W7" s="50"/>
+      <c r="X7" s="421" t="s">
         <v>199</v>
       </c>
-      <c r="F7" s="415"/>
-[...30 lines deleted...]
-      <c r="AJ7" s="410"/>
+      <c r="Y7" s="422"/>
+      <c r="Z7" s="422"/>
+      <c r="AA7" s="422"/>
+      <c r="AB7" s="423"/>
+      <c r="AD7" s="410"/>
+      <c r="AE7" s="411"/>
+      <c r="AF7" s="411"/>
+      <c r="AG7" s="411"/>
+      <c r="AH7" s="411"/>
+      <c r="AI7" s="411"/>
+      <c r="AJ7" s="412"/>
     </row>
     <row r="8" spans="2:37" ht="42.95" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B8" s="387" t="s">
+      <c r="B8" s="389" t="s">
+        <v>200</v>
+      </c>
+      <c r="C8" s="390"/>
+      <c r="D8" s="390"/>
+      <c r="E8" s="391" t="s">
         <v>201</v>
       </c>
-      <c r="C8" s="388"/>
-[...1 lines deleted...]
-      <c r="E8" s="389" t="s">
+      <c r="F8" s="492"/>
+      <c r="G8" s="392"/>
+      <c r="H8" s="493"/>
+      <c r="I8" s="494"/>
+      <c r="J8" s="494"/>
+      <c r="K8" s="494"/>
+      <c r="L8" s="494"/>
+      <c r="M8" s="494"/>
+      <c r="N8" s="492" t="s">
         <v>202</v>
       </c>
-      <c r="F8" s="490"/>
-[...7 lines deleted...]
-      <c r="N8" s="490" t="s">
+      <c r="O8" s="392"/>
+      <c r="P8" s="86" t="s">
         <v>203</v>
       </c>
-      <c r="O8" s="390"/>
-      <c r="P8" s="86" t="s">
+      <c r="Q8" s="495">
+        <v>0.4</v>
+      </c>
+      <c r="R8" s="496"/>
+      <c r="S8" s="496"/>
+      <c r="T8" s="396" t="s">
         <v>204</v>
       </c>
-      <c r="Q8" s="493">
-[...4 lines deleted...]
-      <c r="T8" s="394" t="s">
+      <c r="U8" s="396"/>
+      <c r="V8" s="497"/>
+      <c r="W8" s="86" t="s">
+        <v>203</v>
+      </c>
+      <c r="X8" s="487"/>
+      <c r="Y8" s="488"/>
+      <c r="Z8" s="488"/>
+      <c r="AA8" s="488"/>
+      <c r="AB8" s="489"/>
+      <c r="AC8" s="86" t="s">
         <v>205</v>
       </c>
-      <c r="U8" s="394"/>
-[...12 lines deleted...]
-      <c r="AD8" s="488" t="str">
+      <c r="AD8" s="490" t="str">
         <f>IF(H8="","",H8*Q8*X8)</f>
         <v/>
       </c>
-      <c r="AE8" s="489"/>
-[...3 lines deleted...]
-      <c r="AI8" s="489"/>
+      <c r="AE8" s="491"/>
+      <c r="AF8" s="491"/>
+      <c r="AG8" s="491"/>
+      <c r="AH8" s="491"/>
+      <c r="AI8" s="491"/>
       <c r="AJ8" s="88" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
     </row>
     <row r="9" spans="2:37" ht="42.95" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B9" s="470" t="s">
+      <c r="B9" s="472" t="s">
+        <v>207</v>
+      </c>
+      <c r="C9" s="473"/>
+      <c r="D9" s="473"/>
+      <c r="E9" s="474" t="s">
         <v>208</v>
       </c>
-      <c r="C9" s="471"/>
-[...1 lines deleted...]
-      <c r="E9" s="472" t="s">
+      <c r="F9" s="475"/>
+      <c r="G9" s="476"/>
+      <c r="H9" s="477"/>
+      <c r="I9" s="478"/>
+      <c r="J9" s="478"/>
+      <c r="K9" s="478"/>
+      <c r="L9" s="478"/>
+      <c r="M9" s="478"/>
+      <c r="N9" s="479" t="s">
         <v>209</v>
       </c>
-      <c r="F9" s="473"/>
-[...7 lines deleted...]
-      <c r="N9" s="477" t="s">
+      <c r="O9" s="480"/>
+      <c r="P9" s="86" t="s">
+        <v>203</v>
+      </c>
+      <c r="Q9" s="481">
+        <v>18</v>
+      </c>
+      <c r="R9" s="482"/>
+      <c r="S9" s="482"/>
+      <c r="T9" s="483" t="s">
         <v>210</v>
       </c>
-      <c r="O9" s="478"/>
-[...12 lines deleted...]
-      <c r="V9" s="482"/>
+      <c r="U9" s="483"/>
+      <c r="V9" s="484"/>
       <c r="W9" s="86" t="s">
-        <v>204</v>
-[...5 lines deleted...]
-      <c r="AB9" s="455"/>
+        <v>203</v>
+      </c>
+      <c r="X9" s="455"/>
+      <c r="Y9" s="456"/>
+      <c r="Z9" s="456"/>
+      <c r="AA9" s="456"/>
+      <c r="AB9" s="457"/>
       <c r="AC9" s="86" t="s">
-        <v>206</v>
-[...1 lines deleted...]
-      <c r="AD9" s="456" t="str">
+        <v>205</v>
+      </c>
+      <c r="AD9" s="458" t="str">
         <f>IF(H9="","",H9*Q9*X9)</f>
         <v/>
       </c>
-      <c r="AE9" s="457"/>
-[...3 lines deleted...]
-      <c r="AI9" s="457"/>
+      <c r="AE9" s="459"/>
+      <c r="AF9" s="459"/>
+      <c r="AG9" s="459"/>
+      <c r="AH9" s="459"/>
+      <c r="AI9" s="459"/>
       <c r="AJ9" s="87" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
     </row>
     <row r="10" spans="2:37" ht="42.95" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B10" s="470" t="s">
-[...4 lines deleted...]
-      <c r="E10" s="472" t="s">
+      <c r="B10" s="472" t="s">
+        <v>211</v>
+      </c>
+      <c r="C10" s="473"/>
+      <c r="D10" s="473"/>
+      <c r="E10" s="474" t="s">
+        <v>208</v>
+      </c>
+      <c r="F10" s="475"/>
+      <c r="G10" s="476"/>
+      <c r="H10" s="477"/>
+      <c r="I10" s="478"/>
+      <c r="J10" s="478"/>
+      <c r="K10" s="478"/>
+      <c r="L10" s="478"/>
+      <c r="M10" s="478"/>
+      <c r="N10" s="479" t="s">
         <v>209</v>
       </c>
-      <c r="F10" s="473"/>
-[...7 lines deleted...]
-      <c r="N10" s="477" t="s">
+      <c r="O10" s="480"/>
+      <c r="P10" s="86" t="s">
+        <v>203</v>
+      </c>
+      <c r="Q10" s="481">
+        <v>18</v>
+      </c>
+      <c r="R10" s="482"/>
+      <c r="S10" s="482"/>
+      <c r="T10" s="483" t="s">
         <v>210</v>
       </c>
-      <c r="O10" s="478"/>
-[...12 lines deleted...]
-      <c r="V10" s="482"/>
+      <c r="U10" s="483"/>
+      <c r="V10" s="484"/>
       <c r="W10" s="86" t="s">
-        <v>204</v>
-[...5 lines deleted...]
-      <c r="AB10" s="455"/>
+        <v>203</v>
+      </c>
+      <c r="X10" s="455"/>
+      <c r="Y10" s="456"/>
+      <c r="Z10" s="456"/>
+      <c r="AA10" s="456"/>
+      <c r="AB10" s="457"/>
       <c r="AC10" s="86" t="s">
-        <v>206</v>
-[...1 lines deleted...]
-      <c r="AD10" s="456" t="str">
+        <v>205</v>
+      </c>
+      <c r="AD10" s="458" t="str">
         <f>IF(H10="","",H10*Q10*X10)</f>
         <v/>
       </c>
-      <c r="AE10" s="457"/>
-[...3 lines deleted...]
-      <c r="AI10" s="457"/>
+      <c r="AE10" s="459"/>
+      <c r="AF10" s="459"/>
+      <c r="AG10" s="459"/>
+      <c r="AH10" s="459"/>
+      <c r="AI10" s="459"/>
       <c r="AJ10" s="51" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
     </row>
     <row r="11" spans="2:37" ht="42.95" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B11" s="483" t="s">
-[...4 lines deleted...]
-      <c r="E11" s="472" t="s">
+      <c r="B11" s="485" t="s">
+        <v>212</v>
+      </c>
+      <c r="C11" s="486"/>
+      <c r="D11" s="486"/>
+      <c r="E11" s="474" t="s">
+        <v>208</v>
+      </c>
+      <c r="F11" s="475"/>
+      <c r="G11" s="476"/>
+      <c r="H11" s="477"/>
+      <c r="I11" s="478"/>
+      <c r="J11" s="478"/>
+      <c r="K11" s="478"/>
+      <c r="L11" s="478"/>
+      <c r="M11" s="478"/>
+      <c r="N11" s="479" t="s">
         <v>209</v>
       </c>
-      <c r="F11" s="473"/>
-[...7 lines deleted...]
-      <c r="N11" s="477" t="s">
+      <c r="O11" s="480"/>
+      <c r="P11" s="86" t="s">
+        <v>203</v>
+      </c>
+      <c r="Q11" s="481">
+        <v>13</v>
+      </c>
+      <c r="R11" s="482"/>
+      <c r="S11" s="482"/>
+      <c r="T11" s="483" t="s">
         <v>210</v>
       </c>
-      <c r="O11" s="478"/>
-[...12 lines deleted...]
-      <c r="V11" s="482"/>
+      <c r="U11" s="483"/>
+      <c r="V11" s="484"/>
       <c r="W11" s="86" t="s">
-        <v>204</v>
-[...5 lines deleted...]
-      <c r="AB11" s="455"/>
+        <v>203</v>
+      </c>
+      <c r="X11" s="455"/>
+      <c r="Y11" s="456"/>
+      <c r="Z11" s="456"/>
+      <c r="AA11" s="456"/>
+      <c r="AB11" s="457"/>
       <c r="AC11" s="86" t="s">
-        <v>206</v>
-[...1 lines deleted...]
-      <c r="AD11" s="456" t="str">
+        <v>205</v>
+      </c>
+      <c r="AD11" s="458" t="str">
         <f>IF(H11="","",H11*Q11*X11)</f>
         <v/>
       </c>
-      <c r="AE11" s="457"/>
-[...3 lines deleted...]
-      <c r="AI11" s="457"/>
+      <c r="AE11" s="459"/>
+      <c r="AF11" s="459"/>
+      <c r="AG11" s="459"/>
+      <c r="AH11" s="459"/>
+      <c r="AI11" s="459"/>
       <c r="AJ11" s="87" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
     </row>
     <row r="12" spans="2:37" ht="42.95" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B12" s="470" t="s">
+      <c r="B12" s="472" t="s">
+        <v>213</v>
+      </c>
+      <c r="C12" s="473"/>
+      <c r="D12" s="473"/>
+      <c r="E12" s="474" t="s">
         <v>214</v>
       </c>
-      <c r="C12" s="471"/>
-[...1 lines deleted...]
-      <c r="E12" s="472" t="s">
+      <c r="F12" s="475"/>
+      <c r="G12" s="476"/>
+      <c r="H12" s="477"/>
+      <c r="I12" s="478"/>
+      <c r="J12" s="478"/>
+      <c r="K12" s="478"/>
+      <c r="L12" s="478"/>
+      <c r="M12" s="478"/>
+      <c r="N12" s="479" t="s">
         <v>215</v>
       </c>
-      <c r="F12" s="473"/>
-[...7 lines deleted...]
-      <c r="N12" s="477" t="s">
+      <c r="O12" s="480"/>
+      <c r="P12" s="86" t="s">
+        <v>203</v>
+      </c>
+      <c r="Q12" s="481">
+        <v>22</v>
+      </c>
+      <c r="R12" s="482"/>
+      <c r="S12" s="482"/>
+      <c r="T12" s="483" t="s">
         <v>216</v>
       </c>
-      <c r="O12" s="478"/>
-[...12 lines deleted...]
-      <c r="V12" s="482"/>
+      <c r="U12" s="483"/>
+      <c r="V12" s="484"/>
       <c r="W12" s="86" t="s">
-        <v>204</v>
-[...5 lines deleted...]
-      <c r="AB12" s="455"/>
+        <v>203</v>
+      </c>
+      <c r="X12" s="455"/>
+      <c r="Y12" s="456"/>
+      <c r="Z12" s="456"/>
+      <c r="AA12" s="456"/>
+      <c r="AB12" s="457"/>
       <c r="AC12" s="86" t="s">
-        <v>206</v>
-[...1 lines deleted...]
-      <c r="AD12" s="456" t="str">
+        <v>205</v>
+      </c>
+      <c r="AD12" s="458" t="str">
         <f>IF(H12="","",H12*Q12*X12)</f>
         <v/>
       </c>
-      <c r="AE12" s="457"/>
-[...3 lines deleted...]
-      <c r="AI12" s="457"/>
+      <c r="AE12" s="459"/>
+      <c r="AF12" s="459"/>
+      <c r="AG12" s="459"/>
+      <c r="AH12" s="459"/>
+      <c r="AI12" s="459"/>
       <c r="AJ12" s="87" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
     </row>
     <row r="13" spans="2:37" ht="42.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="B13" s="379" t="s">
-[...4 lines deleted...]
-      <c r="E13" s="458" t="s">
+      <c r="B13" s="381" t="s">
+        <v>217</v>
+      </c>
+      <c r="C13" s="382"/>
+      <c r="D13" s="382"/>
+      <c r="E13" s="460" t="s">
+        <v>214</v>
+      </c>
+      <c r="F13" s="461"/>
+      <c r="G13" s="462"/>
+      <c r="H13" s="463"/>
+      <c r="I13" s="464"/>
+      <c r="J13" s="464"/>
+      <c r="K13" s="464"/>
+      <c r="L13" s="464"/>
+      <c r="M13" s="464"/>
+      <c r="N13" s="461" t="s">
         <v>215</v>
       </c>
-      <c r="F13" s="459"/>
-[...7 lines deleted...]
-      <c r="N13" s="459" t="s">
+      <c r="O13" s="462"/>
+      <c r="P13" s="86" t="s">
+        <v>203</v>
+      </c>
+      <c r="Q13" s="465">
+        <v>77</v>
+      </c>
+      <c r="R13" s="466"/>
+      <c r="S13" s="466"/>
+      <c r="T13" s="358" t="s">
         <v>216</v>
       </c>
-      <c r="O13" s="460"/>
-[...12 lines deleted...]
-      <c r="V13" s="328"/>
+      <c r="U13" s="358"/>
+      <c r="V13" s="330"/>
       <c r="W13" s="86" t="s">
-        <v>204</v>
-[...5 lines deleted...]
-      <c r="AB13" s="467"/>
+        <v>203</v>
+      </c>
+      <c r="X13" s="467"/>
+      <c r="Y13" s="468"/>
+      <c r="Z13" s="468"/>
+      <c r="AA13" s="468"/>
+      <c r="AB13" s="469"/>
       <c r="AC13" s="86" t="s">
-        <v>206</v>
-[...1 lines deleted...]
-      <c r="AD13" s="468" t="str">
+        <v>205</v>
+      </c>
+      <c r="AD13" s="470" t="str">
         <f>IF(H13="","",MAX(0,H13*Q13*X13-1500))</f>
         <v/>
       </c>
-      <c r="AE13" s="469"/>
-[...3 lines deleted...]
-      <c r="AI13" s="469"/>
+      <c r="AE13" s="471"/>
+      <c r="AF13" s="471"/>
+      <c r="AG13" s="471"/>
+      <c r="AH13" s="471"/>
+      <c r="AI13" s="471"/>
       <c r="AJ13" s="85" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="AK13" s="52" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="14" spans="2:37" ht="6.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
       <c r="B14" s="53"/>
       <c r="C14" s="54"/>
       <c r="D14" s="54"/>
       <c r="E14" s="54"/>
       <c r="F14" s="54"/>
       <c r="G14" s="54"/>
       <c r="H14" s="54"/>
       <c r="I14" s="54"/>
       <c r="J14" s="54"/>
       <c r="K14" s="54"/>
       <c r="L14" s="54"/>
       <c r="M14" s="54"/>
       <c r="N14" s="54"/>
       <c r="O14" s="54"/>
       <c r="P14" s="54"/>
       <c r="Q14" s="54"/>
       <c r="R14" s="54"/>
       <c r="S14" s="54"/>
       <c r="T14" s="54"/>
       <c r="U14" s="54"/>
       <c r="V14" s="54"/>
       <c r="AK14" s="52"/>
     </row>
     <row r="15" spans="2:37" ht="50.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="B15" s="318" t="s">
-[...30 lines deleted...]
-      <c r="AC15" s="368">
+      <c r="B15" s="320" t="s">
+        <v>253</v>
+      </c>
+      <c r="C15" s="320"/>
+      <c r="D15" s="320"/>
+      <c r="E15" s="320"/>
+      <c r="F15" s="320"/>
+      <c r="G15" s="320"/>
+      <c r="H15" s="320"/>
+      <c r="I15" s="320"/>
+      <c r="J15" s="320"/>
+      <c r="K15" s="320"/>
+      <c r="L15" s="320"/>
+      <c r="M15" s="320"/>
+      <c r="N15" s="320"/>
+      <c r="O15" s="320"/>
+      <c r="P15" s="320"/>
+      <c r="Q15" s="320"/>
+      <c r="R15" s="320"/>
+      <c r="S15" s="320"/>
+      <c r="T15" s="320"/>
+      <c r="U15" s="320"/>
+      <c r="V15" s="320"/>
+      <c r="W15" s="320"/>
+      <c r="X15" s="367" t="s">
+        <v>219</v>
+      </c>
+      <c r="Y15" s="368"/>
+      <c r="Z15" s="368"/>
+      <c r="AA15" s="368"/>
+      <c r="AB15" s="369"/>
+      <c r="AC15" s="370">
         <f>SUM(AD8:AI13)</f>
         <v>0</v>
       </c>
-      <c r="AD15" s="422"/>
-[...4 lines deleted...]
-      <c r="AI15" s="422"/>
+      <c r="AD15" s="424"/>
+      <c r="AE15" s="424"/>
+      <c r="AF15" s="424"/>
+      <c r="AG15" s="424"/>
+      <c r="AH15" s="424"/>
+      <c r="AI15" s="424"/>
       <c r="AJ15" s="55" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
     </row>
     <row r="16" spans="2:37" ht="30" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B16" s="318"/>
-[...35 lines deleted...]
-      <c r="AJ16" s="423"/>
+      <c r="B16" s="320"/>
+      <c r="C16" s="320"/>
+      <c r="D16" s="320"/>
+      <c r="E16" s="320"/>
+      <c r="F16" s="320"/>
+      <c r="G16" s="320"/>
+      <c r="H16" s="320"/>
+      <c r="I16" s="320"/>
+      <c r="J16" s="320"/>
+      <c r="K16" s="320"/>
+      <c r="L16" s="320"/>
+      <c r="M16" s="320"/>
+      <c r="N16" s="320"/>
+      <c r="O16" s="320"/>
+      <c r="P16" s="320"/>
+      <c r="Q16" s="320"/>
+      <c r="R16" s="320"/>
+      <c r="S16" s="320"/>
+      <c r="T16" s="320"/>
+      <c r="U16" s="320"/>
+      <c r="V16" s="320"/>
+      <c r="W16" s="320"/>
+      <c r="X16" s="425" t="s">
+        <v>220</v>
+      </c>
+      <c r="Y16" s="425"/>
+      <c r="Z16" s="425"/>
+      <c r="AA16" s="425"/>
+      <c r="AB16" s="425"/>
+      <c r="AC16" s="425"/>
+      <c r="AD16" s="425"/>
+      <c r="AE16" s="425"/>
+      <c r="AF16" s="425"/>
+      <c r="AG16" s="425"/>
+      <c r="AH16" s="425"/>
+      <c r="AI16" s="425"/>
+      <c r="AJ16" s="425"/>
     </row>
     <row r="17" spans="2:42" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="B17" s="333" t="s">
-[...35 lines deleted...]
-      <c r="AJ17" s="333"/>
+      <c r="B17" s="335" t="s">
+        <v>221</v>
+      </c>
+      <c r="C17" s="335"/>
+      <c r="D17" s="335"/>
+      <c r="E17" s="335"/>
+      <c r="F17" s="335"/>
+      <c r="G17" s="335"/>
+      <c r="H17" s="335"/>
+      <c r="I17" s="335"/>
+      <c r="J17" s="335"/>
+      <c r="K17" s="335"/>
+      <c r="L17" s="335"/>
+      <c r="M17" s="335"/>
+      <c r="N17" s="335"/>
+      <c r="O17" s="335"/>
+      <c r="P17" s="335"/>
+      <c r="Q17" s="335"/>
+      <c r="R17" s="335"/>
+      <c r="S17" s="335"/>
+      <c r="T17" s="335"/>
+      <c r="U17" s="335"/>
+      <c r="V17" s="335"/>
+      <c r="W17" s="335"/>
+      <c r="X17" s="335"/>
+      <c r="Y17" s="335"/>
+      <c r="Z17" s="335"/>
+      <c r="AA17" s="335"/>
+      <c r="AB17" s="335"/>
+      <c r="AC17" s="335"/>
+      <c r="AD17" s="335"/>
+      <c r="AE17" s="335"/>
+      <c r="AF17" s="335"/>
+      <c r="AG17" s="335"/>
+      <c r="AH17" s="335"/>
+      <c r="AI17" s="335"/>
+      <c r="AJ17" s="335"/>
     </row>
     <row r="18" spans="2:42" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B18" s="424" t="s">
-[...6 lines deleted...]
-      <c r="G18" s="430" t="s">
+      <c r="B18" s="426" t="s">
+        <v>191</v>
+      </c>
+      <c r="C18" s="427"/>
+      <c r="D18" s="427"/>
+      <c r="E18" s="427"/>
+      <c r="F18" s="428"/>
+      <c r="G18" s="432" t="s">
+        <v>222</v>
+      </c>
+      <c r="H18" s="433"/>
+      <c r="I18" s="433"/>
+      <c r="J18" s="433"/>
+      <c r="K18" s="434"/>
+      <c r="M18" s="336" t="s">
+        <v>223</v>
+      </c>
+      <c r="N18" s="337"/>
+      <c r="O18" s="337"/>
+      <c r="P18" s="338"/>
+      <c r="R18" s="446" t="s">
         <v>224</v>
       </c>
-      <c r="H18" s="431"/>
-[...3 lines deleted...]
-      <c r="M18" s="334" t="s">
+      <c r="S18" s="447"/>
+      <c r="T18" s="447"/>
+      <c r="U18" s="448"/>
+      <c r="V18" s="56"/>
+      <c r="W18" s="446" t="s">
         <v>225</v>
       </c>
-      <c r="N18" s="335"/>
-[...2 lines deleted...]
-      <c r="R18" s="444" t="s">
+      <c r="X18" s="447"/>
+      <c r="Y18" s="447"/>
+      <c r="Z18" s="448"/>
+      <c r="AB18" s="401" t="s">
+        <v>194</v>
+      </c>
+      <c r="AC18" s="402"/>
+      <c r="AD18" s="403"/>
+      <c r="AE18" s="50"/>
+      <c r="AF18" s="404" t="s">
         <v>226</v>
       </c>
-      <c r="S18" s="445"/>
-[...21 lines deleted...]
-      <c r="AJ18" s="404"/>
+      <c r="AG18" s="405"/>
+      <c r="AH18" s="405"/>
+      <c r="AI18" s="405"/>
+      <c r="AJ18" s="406"/>
       <c r="AL18" s="50"/>
       <c r="AN18" s="56"/>
       <c r="AO18" s="56"/>
       <c r="AP18" s="56"/>
     </row>
     <row r="19" spans="2:42" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B19" s="427"/>
-[...16 lines deleted...]
-      <c r="U19" s="449"/>
+      <c r="B19" s="429"/>
+      <c r="C19" s="430"/>
+      <c r="D19" s="430"/>
+      <c r="E19" s="430"/>
+      <c r="F19" s="431"/>
+      <c r="G19" s="413"/>
+      <c r="H19" s="435"/>
+      <c r="I19" s="435"/>
+      <c r="J19" s="435"/>
+      <c r="K19" s="436"/>
+      <c r="M19" s="440"/>
+      <c r="N19" s="441"/>
+      <c r="O19" s="441"/>
+      <c r="P19" s="442"/>
+      <c r="R19" s="449"/>
+      <c r="S19" s="450"/>
+      <c r="T19" s="450"/>
+      <c r="U19" s="451"/>
       <c r="V19" s="50"/>
-      <c r="W19" s="447"/>
-[...7 lines deleted...]
-      <c r="AD19" s="413"/>
+      <c r="W19" s="449"/>
+      <c r="X19" s="450"/>
+      <c r="Y19" s="450"/>
+      <c r="Z19" s="451"/>
+      <c r="AB19" s="413" t="s">
+        <v>227</v>
+      </c>
+      <c r="AC19" s="414"/>
+      <c r="AD19" s="415"/>
       <c r="AE19" s="50"/>
-      <c r="AF19" s="405"/>
-[...3 lines deleted...]
-      <c r="AJ19" s="407"/>
+      <c r="AF19" s="407"/>
+      <c r="AG19" s="408"/>
+      <c r="AH19" s="408"/>
+      <c r="AI19" s="408"/>
+      <c r="AJ19" s="409"/>
       <c r="AL19" s="50"/>
       <c r="AN19" s="56"/>
       <c r="AO19" s="56"/>
       <c r="AP19" s="56"/>
     </row>
     <row r="20" spans="2:42" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="B20" s="414" t="s">
+      <c r="B20" s="416" t="s">
+        <v>197</v>
+      </c>
+      <c r="C20" s="417"/>
+      <c r="D20" s="418"/>
+      <c r="E20" s="419" t="s">
         <v>198</v>
       </c>
-      <c r="C20" s="415"/>
-[...1 lines deleted...]
-      <c r="E20" s="417" t="s">
+      <c r="F20" s="420"/>
+      <c r="G20" s="437"/>
+      <c r="H20" s="438"/>
+      <c r="I20" s="438"/>
+      <c r="J20" s="438"/>
+      <c r="K20" s="439"/>
+      <c r="M20" s="443"/>
+      <c r="N20" s="444"/>
+      <c r="O20" s="444"/>
+      <c r="P20" s="445"/>
+      <c r="R20" s="452"/>
+      <c r="S20" s="453"/>
+      <c r="T20" s="453"/>
+      <c r="U20" s="454"/>
+      <c r="V20" s="50"/>
+      <c r="W20" s="452"/>
+      <c r="X20" s="453"/>
+      <c r="Y20" s="453"/>
+      <c r="Z20" s="454"/>
+      <c r="AB20" s="421" t="s">
         <v>199</v>
       </c>
-      <c r="F20" s="418"/>
-[...22 lines deleted...]
-      <c r="AD20" s="421"/>
+      <c r="AC20" s="422"/>
+      <c r="AD20" s="423"/>
       <c r="AE20" s="50"/>
-      <c r="AF20" s="408"/>
-[...3 lines deleted...]
-      <c r="AJ20" s="410"/>
+      <c r="AF20" s="410"/>
+      <c r="AG20" s="411"/>
+      <c r="AH20" s="411"/>
+      <c r="AI20" s="411"/>
+      <c r="AJ20" s="412"/>
       <c r="AK20" s="50"/>
       <c r="AL20" s="50"/>
       <c r="AN20" s="56"/>
       <c r="AO20" s="56"/>
       <c r="AP20" s="56"/>
     </row>
     <row r="21" spans="2:42" ht="42.95" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B21" s="387" t="s">
+      <c r="B21" s="389" t="s">
+        <v>228</v>
+      </c>
+      <c r="C21" s="390"/>
+      <c r="D21" s="390"/>
+      <c r="E21" s="391" t="s">
+        <v>229</v>
+      </c>
+      <c r="F21" s="392"/>
+      <c r="G21" s="393"/>
+      <c r="H21" s="394"/>
+      <c r="I21" s="394"/>
+      <c r="J21" s="394"/>
+      <c r="K21" s="57" t="s">
+        <v>206</v>
+      </c>
+      <c r="L21" s="86" t="s">
         <v>230</v>
       </c>
-      <c r="C21" s="388"/>
-[...15 lines deleted...]
-      <c r="M21" s="393">
+      <c r="M21" s="395">
         <v>156</v>
       </c>
-      <c r="N21" s="394"/>
-[...3 lines deleted...]
-      <c r="P21" s="396"/>
+      <c r="N21" s="396"/>
+      <c r="O21" s="397" t="s">
+        <v>210</v>
+      </c>
+      <c r="P21" s="398"/>
       <c r="Q21" s="86" t="s">
-        <v>206</v>
-[...1 lines deleted...]
-      <c r="R21" s="397" t="str">
+        <v>205</v>
+      </c>
+      <c r="R21" s="399" t="str">
         <f>IF(G21="","",ROUND(G21/M21,0))</f>
         <v/>
       </c>
-      <c r="S21" s="398"/>
-      <c r="T21" s="398"/>
+      <c r="S21" s="400"/>
+      <c r="T21" s="400"/>
       <c r="U21" s="58" t="s">
+        <v>209</v>
+      </c>
+      <c r="V21" s="86" t="s">
+        <v>203</v>
+      </c>
+      <c r="W21" s="372">
+        <v>18</v>
+      </c>
+      <c r="X21" s="373"/>
+      <c r="Y21" s="374" t="s">
         <v>210</v>
       </c>
-      <c r="V21" s="86" t="s">
-[...9 lines deleted...]
-      <c r="Z21" s="373"/>
+      <c r="Z21" s="375"/>
       <c r="AA21" s="86" t="s">
-        <v>204</v>
-[...3 lines deleted...]
-      <c r="AD21" s="376"/>
+        <v>203</v>
+      </c>
+      <c r="AB21" s="376"/>
+      <c r="AC21" s="377"/>
+      <c r="AD21" s="378"/>
       <c r="AE21" s="86" t="s">
-        <v>206</v>
-[...1 lines deleted...]
-      <c r="AF21" s="377" t="str">
+        <v>205</v>
+      </c>
+      <c r="AF21" s="379" t="str">
         <f>IF(R21="","",R21*W21*AB21)</f>
         <v/>
       </c>
-      <c r="AG21" s="378"/>
-[...1 lines deleted...]
-      <c r="AI21" s="378"/>
+      <c r="AG21" s="380"/>
+      <c r="AH21" s="380"/>
+      <c r="AI21" s="380"/>
       <c r="AJ21" s="88" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="AK21" s="50"/>
       <c r="AL21" s="59"/>
       <c r="AO21" s="45"/>
       <c r="AP21" s="59"/>
     </row>
     <row r="22" spans="2:42" ht="42.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="B22" s="379" t="s">
-[...4 lines deleted...]
-      <c r="E22" s="381" t="s">
+      <c r="B22" s="381" t="s">
         <v>231</v>
       </c>
-      <c r="F22" s="382"/>
-[...3 lines deleted...]
-      <c r="J22" s="384"/>
+      <c r="C22" s="382"/>
+      <c r="D22" s="382"/>
+      <c r="E22" s="383" t="s">
+        <v>229</v>
+      </c>
+      <c r="F22" s="384"/>
+      <c r="G22" s="385"/>
+      <c r="H22" s="386"/>
+      <c r="I22" s="386"/>
+      <c r="J22" s="386"/>
       <c r="K22" s="60" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="L22" s="86" t="s">
-        <v>232</v>
-[...1 lines deleted...]
-      <c r="M22" s="355">
+        <v>230</v>
+      </c>
+      <c r="M22" s="357">
         <v>143</v>
       </c>
-      <c r="N22" s="356"/>
-[...3 lines deleted...]
-      <c r="P22" s="358"/>
+      <c r="N22" s="358"/>
+      <c r="O22" s="359" t="s">
+        <v>210</v>
+      </c>
+      <c r="P22" s="360"/>
       <c r="Q22" s="86" t="s">
-        <v>206</v>
-[...1 lines deleted...]
-      <c r="R22" s="385" t="str">
+        <v>205</v>
+      </c>
+      <c r="R22" s="387" t="str">
         <f>IF(G22="","",ROUND(G22/M22,0))</f>
         <v/>
       </c>
-      <c r="S22" s="386"/>
-      <c r="T22" s="386"/>
+      <c r="S22" s="388"/>
+      <c r="T22" s="388"/>
       <c r="U22" s="61" t="s">
+        <v>209</v>
+      </c>
+      <c r="V22" s="86" t="s">
+        <v>203</v>
+      </c>
+      <c r="W22" s="357">
+        <v>18</v>
+      </c>
+      <c r="X22" s="358"/>
+      <c r="Y22" s="359" t="s">
         <v>210</v>
       </c>
-      <c r="V22" s="86" t="s">
-[...9 lines deleted...]
-      <c r="Z22" s="358"/>
+      <c r="Z22" s="360"/>
       <c r="AA22" s="86" t="s">
-        <v>204</v>
-[...3 lines deleted...]
-      <c r="AD22" s="361"/>
+        <v>203</v>
+      </c>
+      <c r="AB22" s="361"/>
+      <c r="AC22" s="362"/>
+      <c r="AD22" s="363"/>
       <c r="AE22" s="86" t="s">
-        <v>206</v>
-[...1 lines deleted...]
-      <c r="AF22" s="362" t="str">
+        <v>205</v>
+      </c>
+      <c r="AF22" s="364" t="str">
         <f>IF(R22="","",R22*W22*AB22)</f>
         <v/>
       </c>
-      <c r="AG22" s="363"/>
-[...1 lines deleted...]
-      <c r="AI22" s="363"/>
+      <c r="AG22" s="365"/>
+      <c r="AH22" s="365"/>
+      <c r="AI22" s="365"/>
       <c r="AJ22" s="62" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="AK22" s="50"/>
       <c r="AL22" s="59"/>
       <c r="AO22" s="45"/>
       <c r="AP22" s="59"/>
     </row>
     <row r="23" spans="2:42" ht="6.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
       <c r="AK23" s="59"/>
     </row>
     <row r="24" spans="2:42" ht="50.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="B24" s="318" t="s">
+      <c r="B24" s="320" t="s">
+        <v>232</v>
+      </c>
+      <c r="C24" s="366"/>
+      <c r="D24" s="366"/>
+      <c r="E24" s="366"/>
+      <c r="F24" s="366"/>
+      <c r="G24" s="366"/>
+      <c r="H24" s="366"/>
+      <c r="I24" s="366"/>
+      <c r="J24" s="366"/>
+      <c r="K24" s="366"/>
+      <c r="L24" s="366"/>
+      <c r="M24" s="366"/>
+      <c r="N24" s="366"/>
+      <c r="O24" s="366"/>
+      <c r="P24" s="366"/>
+      <c r="Q24" s="54"/>
+      <c r="R24" s="320" t="s">
+        <v>233</v>
+      </c>
+      <c r="S24" s="320"/>
+      <c r="T24" s="320"/>
+      <c r="U24" s="320"/>
+      <c r="V24" s="320"/>
+      <c r="W24" s="50"/>
+      <c r="X24" s="367" t="s">
         <v>234</v>
       </c>
-      <c r="C24" s="364"/>
-[...29 lines deleted...]
-      <c r="AC24" s="368">
+      <c r="Y24" s="368"/>
+      <c r="Z24" s="368"/>
+      <c r="AA24" s="368"/>
+      <c r="AB24" s="369"/>
+      <c r="AC24" s="370">
         <f>SUM(AF21:AI22)</f>
         <v>0</v>
       </c>
-      <c r="AD24" s="369"/>
-[...4 lines deleted...]
-      <c r="AI24" s="369"/>
+      <c r="AD24" s="371"/>
+      <c r="AE24" s="371"/>
+      <c r="AF24" s="371"/>
+      <c r="AG24" s="371"/>
+      <c r="AH24" s="371"/>
+      <c r="AI24" s="371"/>
       <c r="AJ24" s="55" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="AK24" s="59"/>
     </row>
     <row r="25" spans="2:42" ht="21" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="26" spans="2:42" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="B26" s="333" t="s">
-[...35 lines deleted...]
-      <c r="AJ26" s="333"/>
+      <c r="B26" s="335" t="s">
+        <v>235</v>
+      </c>
+      <c r="C26" s="335"/>
+      <c r="D26" s="335"/>
+      <c r="E26" s="335"/>
+      <c r="F26" s="335"/>
+      <c r="G26" s="335"/>
+      <c r="H26" s="335"/>
+      <c r="I26" s="335"/>
+      <c r="J26" s="335"/>
+      <c r="K26" s="335"/>
+      <c r="L26" s="335"/>
+      <c r="M26" s="335"/>
+      <c r="N26" s="335"/>
+      <c r="O26" s="335"/>
+      <c r="P26" s="335"/>
+      <c r="Q26" s="335"/>
+      <c r="R26" s="335"/>
+      <c r="S26" s="335"/>
+      <c r="T26" s="335"/>
+      <c r="U26" s="335"/>
+      <c r="V26" s="335"/>
+      <c r="W26" s="335"/>
+      <c r="X26" s="335"/>
+      <c r="Y26" s="335"/>
+      <c r="Z26" s="335"/>
+      <c r="AA26" s="335"/>
+      <c r="AB26" s="335"/>
+      <c r="AC26" s="335"/>
+      <c r="AD26" s="335"/>
+      <c r="AE26" s="335"/>
+      <c r="AF26" s="335"/>
+      <c r="AG26" s="335"/>
+      <c r="AH26" s="335"/>
+      <c r="AI26" s="335"/>
+      <c r="AJ26" s="335"/>
     </row>
     <row r="27" spans="2:42" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B27" s="334" t="s">
+      <c r="B27" s="336" t="s">
+        <v>236</v>
+      </c>
+      <c r="C27" s="337"/>
+      <c r="D27" s="337"/>
+      <c r="E27" s="337"/>
+      <c r="F27" s="337"/>
+      <c r="G27" s="337"/>
+      <c r="H27" s="338"/>
+      <c r="J27" s="336" t="s">
+        <v>237</v>
+      </c>
+      <c r="K27" s="337"/>
+      <c r="L27" s="337"/>
+      <c r="M27" s="337"/>
+      <c r="N27" s="337"/>
+      <c r="O27" s="337"/>
+      <c r="P27" s="338"/>
+      <c r="Q27" s="63"/>
+      <c r="R27" s="342" t="s">
         <v>238</v>
       </c>
-      <c r="C27" s="335"/>
-[...23 lines deleted...]
-      <c r="X27" s="342"/>
+      <c r="S27" s="343"/>
+      <c r="T27" s="343"/>
+      <c r="U27" s="343"/>
+      <c r="V27" s="343"/>
+      <c r="W27" s="343"/>
+      <c r="X27" s="344"/>
       <c r="Y27" s="64"/>
       <c r="Z27" s="65"/>
       <c r="AA27" s="65"/>
-      <c r="AC27" s="346" t="s">
-[...8 lines deleted...]
-      <c r="AJ27" s="348"/>
+      <c r="AC27" s="348" t="s">
+        <v>239</v>
+      </c>
+      <c r="AD27" s="349"/>
+      <c r="AE27" s="349"/>
+      <c r="AF27" s="349"/>
+      <c r="AG27" s="349"/>
+      <c r="AH27" s="349"/>
+      <c r="AI27" s="349"/>
+      <c r="AJ27" s="350"/>
     </row>
     <row r="28" spans="2:42" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="B28" s="337"/>
-[...12 lines deleted...]
-      <c r="P28" s="339"/>
+      <c r="B28" s="339"/>
+      <c r="C28" s="340"/>
+      <c r="D28" s="340"/>
+      <c r="E28" s="340"/>
+      <c r="F28" s="340"/>
+      <c r="G28" s="340"/>
+      <c r="H28" s="341"/>
+      <c r="J28" s="339"/>
+      <c r="K28" s="340"/>
+      <c r="L28" s="340"/>
+      <c r="M28" s="340"/>
+      <c r="N28" s="340"/>
+      <c r="O28" s="340"/>
+      <c r="P28" s="341"/>
       <c r="Q28" s="63"/>
-      <c r="R28" s="343"/>
-[...5 lines deleted...]
-      <c r="X28" s="345"/>
+      <c r="R28" s="345"/>
+      <c r="S28" s="346"/>
+      <c r="T28" s="346"/>
+      <c r="U28" s="346"/>
+      <c r="V28" s="346"/>
+      <c r="W28" s="346"/>
+      <c r="X28" s="347"/>
       <c r="Y28" s="66"/>
       <c r="Z28" s="65"/>
       <c r="AA28" s="65"/>
       <c r="AB28" s="66"/>
-      <c r="AC28" s="349"/>
-[...6 lines deleted...]
-      <c r="AJ28" s="351"/>
+      <c r="AC28" s="351"/>
+      <c r="AD28" s="352"/>
+      <c r="AE28" s="352"/>
+      <c r="AF28" s="352"/>
+      <c r="AG28" s="352"/>
+      <c r="AH28" s="352"/>
+      <c r="AI28" s="352"/>
+      <c r="AJ28" s="353"/>
     </row>
     <row r="29" spans="2:42" ht="30" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B29" s="352">
+      <c r="B29" s="354">
         <f>AC15</f>
         <v>0</v>
       </c>
-      <c r="C29" s="353"/>
-[...10 lines deleted...]
-      <c r="J29" s="352">
+      <c r="C29" s="355"/>
+      <c r="D29" s="355"/>
+      <c r="E29" s="355"/>
+      <c r="F29" s="355"/>
+      <c r="G29" s="355"/>
+      <c r="H29" s="329" t="s">
+        <v>206</v>
+      </c>
+      <c r="I29" s="356" t="s">
+        <v>240</v>
+      </c>
+      <c r="J29" s="354">
         <f>IF(AC24="",0,AC24)</f>
         <v>0</v>
       </c>
-      <c r="K29" s="353"/>
-[...7 lines deleted...]
-      <c r="Q29" s="322" t="s">
+      <c r="K29" s="355"/>
+      <c r="L29" s="355"/>
+      <c r="M29" s="355"/>
+      <c r="N29" s="355"/>
+      <c r="O29" s="355"/>
+      <c r="P29" s="329" t="s">
         <v>206</v>
       </c>
-      <c r="R29" s="323">
+      <c r="Q29" s="324" t="s">
+        <v>205</v>
+      </c>
+      <c r="R29" s="325">
         <f>B29+J29</f>
         <v>0</v>
       </c>
-      <c r="S29" s="324"/>
-[...14 lines deleted...]
-      <c r="AB29" s="322" t="s">
+      <c r="S29" s="326"/>
+      <c r="T29" s="326"/>
+      <c r="U29" s="326"/>
+      <c r="V29" s="326"/>
+      <c r="W29" s="326"/>
+      <c r="X29" s="329" t="s">
         <v>206</v>
       </c>
-      <c r="AC29" s="312">
+      <c r="Y29" s="324" t="s">
+        <v>203</v>
+      </c>
+      <c r="Z29" s="331" t="s">
+        <v>241</v>
+      </c>
+      <c r="AA29" s="332"/>
+      <c r="AB29" s="324" t="s">
+        <v>205</v>
+      </c>
+      <c r="AC29" s="314">
         <f>IFERROR(MIN(600000,ROUNDDOWN(R29/2,0)),"")</f>
         <v>0</v>
       </c>
-      <c r="AD29" s="313"/>
-[...6 lines deleted...]
-        <v>207</v>
+      <c r="AD29" s="315"/>
+      <c r="AE29" s="315"/>
+      <c r="AF29" s="315"/>
+      <c r="AG29" s="315"/>
+      <c r="AH29" s="315"/>
+      <c r="AI29" s="315"/>
+      <c r="AJ29" s="318" t="s">
+        <v>206</v>
       </c>
     </row>
     <row r="30" spans="2:42" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="B30" s="325"/>
-[...33 lines deleted...]
-      <c r="AJ30" s="317"/>
+      <c r="B30" s="327"/>
+      <c r="C30" s="328"/>
+      <c r="D30" s="328"/>
+      <c r="E30" s="328"/>
+      <c r="F30" s="328"/>
+      <c r="G30" s="328"/>
+      <c r="H30" s="330"/>
+      <c r="I30" s="356"/>
+      <c r="J30" s="327"/>
+      <c r="K30" s="328"/>
+      <c r="L30" s="328"/>
+      <c r="M30" s="328"/>
+      <c r="N30" s="328"/>
+      <c r="O30" s="328"/>
+      <c r="P30" s="330"/>
+      <c r="Q30" s="324"/>
+      <c r="R30" s="327"/>
+      <c r="S30" s="328"/>
+      <c r="T30" s="328"/>
+      <c r="U30" s="328"/>
+      <c r="V30" s="328"/>
+      <c r="W30" s="328"/>
+      <c r="X30" s="330"/>
+      <c r="Y30" s="324"/>
+      <c r="Z30" s="333"/>
+      <c r="AA30" s="334"/>
+      <c r="AB30" s="324"/>
+      <c r="AC30" s="316"/>
+      <c r="AD30" s="317"/>
+      <c r="AE30" s="317"/>
+      <c r="AF30" s="317"/>
+      <c r="AG30" s="317"/>
+      <c r="AH30" s="317"/>
+      <c r="AI30" s="317"/>
+      <c r="AJ30" s="319"/>
     </row>
     <row r="31" spans="2:42" ht="6" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="32" spans="2:42" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="Z32" s="53"/>
       <c r="AA32" s="54"/>
-      <c r="AC32" s="318" t="s">
-[...8 lines deleted...]
-      <c r="AJ32" s="318"/>
+      <c r="AC32" s="320" t="s">
+        <v>242</v>
+      </c>
+      <c r="AD32" s="320"/>
+      <c r="AE32" s="320"/>
+      <c r="AF32" s="320"/>
+      <c r="AG32" s="320"/>
+      <c r="AH32" s="320"/>
+      <c r="AI32" s="320"/>
+      <c r="AJ32" s="320"/>
     </row>
     <row r="33" spans="1:45" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="Z33" s="54"/>
       <c r="AA33" s="54"/>
       <c r="AB33" s="53"/>
-      <c r="AC33" s="318"/>
-[...6 lines deleted...]
-      <c r="AJ33" s="318"/>
+      <c r="AC33" s="320"/>
+      <c r="AD33" s="320"/>
+      <c r="AE33" s="320"/>
+      <c r="AF33" s="320"/>
+      <c r="AG33" s="320"/>
+      <c r="AH33" s="320"/>
+      <c r="AI33" s="320"/>
+      <c r="AJ33" s="320"/>
     </row>
     <row r="34" spans="1:45" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="Z34" s="54"/>
       <c r="AA34" s="54"/>
       <c r="AB34" s="53"/>
-      <c r="AC34" s="318"/>
-[...6 lines deleted...]
-      <c r="AJ34" s="318"/>
+      <c r="AC34" s="320"/>
+      <c r="AD34" s="320"/>
+      <c r="AE34" s="320"/>
+      <c r="AF34" s="320"/>
+      <c r="AG34" s="320"/>
+      <c r="AH34" s="320"/>
+      <c r="AI34" s="320"/>
+      <c r="AJ34" s="320"/>
     </row>
     <row r="35" spans="1:45" ht="13.5" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B35" s="319" t="s">
-[...35 lines deleted...]
-      <c r="AJ35" s="319"/>
+      <c r="B35" s="321" t="s">
+        <v>243</v>
+      </c>
+      <c r="C35" s="321"/>
+      <c r="D35" s="321"/>
+      <c r="E35" s="321"/>
+      <c r="F35" s="321"/>
+      <c r="G35" s="321"/>
+      <c r="H35" s="321"/>
+      <c r="I35" s="321"/>
+      <c r="J35" s="321"/>
+      <c r="K35" s="321"/>
+      <c r="L35" s="321"/>
+      <c r="M35" s="321"/>
+      <c r="N35" s="321"/>
+      <c r="O35" s="321"/>
+      <c r="P35" s="321"/>
+      <c r="Q35" s="321"/>
+      <c r="R35" s="321"/>
+      <c r="S35" s="321"/>
+      <c r="T35" s="321"/>
+      <c r="U35" s="321"/>
+      <c r="V35" s="321"/>
+      <c r="W35" s="321"/>
+      <c r="X35" s="321"/>
+      <c r="Y35" s="321"/>
+      <c r="Z35" s="321"/>
+      <c r="AA35" s="321"/>
+      <c r="AB35" s="321"/>
+      <c r="AC35" s="321"/>
+      <c r="AD35" s="321"/>
+      <c r="AE35" s="321"/>
+      <c r="AF35" s="321"/>
+      <c r="AG35" s="321"/>
+      <c r="AH35" s="321"/>
+      <c r="AI35" s="321"/>
+      <c r="AJ35" s="321"/>
     </row>
     <row r="36" spans="1:45" x14ac:dyDescent="0.4">
-      <c r="B36" s="319"/>
-[...33 lines deleted...]
-      <c r="AJ36" s="319"/>
+      <c r="B36" s="321"/>
+      <c r="C36" s="321"/>
+      <c r="D36" s="321"/>
+      <c r="E36" s="321"/>
+      <c r="F36" s="321"/>
+      <c r="G36" s="321"/>
+      <c r="H36" s="321"/>
+      <c r="I36" s="321"/>
+      <c r="J36" s="321"/>
+      <c r="K36" s="321"/>
+      <c r="L36" s="321"/>
+      <c r="M36" s="321"/>
+      <c r="N36" s="321"/>
+      <c r="O36" s="321"/>
+      <c r="P36" s="321"/>
+      <c r="Q36" s="321"/>
+      <c r="R36" s="321"/>
+      <c r="S36" s="321"/>
+      <c r="T36" s="321"/>
+      <c r="U36" s="321"/>
+      <c r="V36" s="321"/>
+      <c r="W36" s="321"/>
+      <c r="X36" s="321"/>
+      <c r="Y36" s="321"/>
+      <c r="Z36" s="321"/>
+      <c r="AA36" s="321"/>
+      <c r="AB36" s="321"/>
+      <c r="AC36" s="321"/>
+      <c r="AD36" s="321"/>
+      <c r="AE36" s="321"/>
+      <c r="AF36" s="321"/>
+      <c r="AG36" s="321"/>
+      <c r="AH36" s="321"/>
+      <c r="AI36" s="321"/>
+      <c r="AJ36" s="321"/>
     </row>
     <row r="37" spans="1:45" x14ac:dyDescent="0.4">
-      <c r="B37" s="319"/>
-[...33 lines deleted...]
-      <c r="AJ37" s="319"/>
+      <c r="B37" s="321"/>
+      <c r="C37" s="321"/>
+      <c r="D37" s="321"/>
+      <c r="E37" s="321"/>
+      <c r="F37" s="321"/>
+      <c r="G37" s="321"/>
+      <c r="H37" s="321"/>
+      <c r="I37" s="321"/>
+      <c r="J37" s="321"/>
+      <c r="K37" s="321"/>
+      <c r="L37" s="321"/>
+      <c r="M37" s="321"/>
+      <c r="N37" s="321"/>
+      <c r="O37" s="321"/>
+      <c r="P37" s="321"/>
+      <c r="Q37" s="321"/>
+      <c r="R37" s="321"/>
+      <c r="S37" s="321"/>
+      <c r="T37" s="321"/>
+      <c r="U37" s="321"/>
+      <c r="V37" s="321"/>
+      <c r="W37" s="321"/>
+      <c r="X37" s="321"/>
+      <c r="Y37" s="321"/>
+      <c r="Z37" s="321"/>
+      <c r="AA37" s="321"/>
+      <c r="AB37" s="321"/>
+      <c r="AC37" s="321"/>
+      <c r="AD37" s="321"/>
+      <c r="AE37" s="321"/>
+      <c r="AF37" s="321"/>
+      <c r="AG37" s="321"/>
+      <c r="AH37" s="321"/>
+      <c r="AI37" s="321"/>
+      <c r="AJ37" s="321"/>
     </row>
     <row r="38" spans="1:45" x14ac:dyDescent="0.4">
-      <c r="B38" s="319"/>
-[...33 lines deleted...]
-      <c r="AJ38" s="319"/>
+      <c r="B38" s="321"/>
+      <c r="C38" s="321"/>
+      <c r="D38" s="321"/>
+      <c r="E38" s="321"/>
+      <c r="F38" s="321"/>
+      <c r="G38" s="321"/>
+      <c r="H38" s="321"/>
+      <c r="I38" s="321"/>
+      <c r="J38" s="321"/>
+      <c r="K38" s="321"/>
+      <c r="L38" s="321"/>
+      <c r="M38" s="321"/>
+      <c r="N38" s="321"/>
+      <c r="O38" s="321"/>
+      <c r="P38" s="321"/>
+      <c r="Q38" s="321"/>
+      <c r="R38" s="321"/>
+      <c r="S38" s="321"/>
+      <c r="T38" s="321"/>
+      <c r="U38" s="321"/>
+      <c r="V38" s="321"/>
+      <c r="W38" s="321"/>
+      <c r="X38" s="321"/>
+      <c r="Y38" s="321"/>
+      <c r="Z38" s="321"/>
+      <c r="AA38" s="321"/>
+      <c r="AB38" s="321"/>
+      <c r="AC38" s="321"/>
+      <c r="AD38" s="321"/>
+      <c r="AE38" s="321"/>
+      <c r="AF38" s="321"/>
+      <c r="AG38" s="321"/>
+      <c r="AH38" s="321"/>
+      <c r="AI38" s="321"/>
+      <c r="AJ38" s="321"/>
     </row>
     <row r="39" spans="1:45" x14ac:dyDescent="0.4">
-      <c r="B39" s="319"/>
-[...33 lines deleted...]
-      <c r="AJ39" s="319"/>
+      <c r="B39" s="321"/>
+      <c r="C39" s="321"/>
+      <c r="D39" s="321"/>
+      <c r="E39" s="321"/>
+      <c r="F39" s="321"/>
+      <c r="G39" s="321"/>
+      <c r="H39" s="321"/>
+      <c r="I39" s="321"/>
+      <c r="J39" s="321"/>
+      <c r="K39" s="321"/>
+      <c r="L39" s="321"/>
+      <c r="M39" s="321"/>
+      <c r="N39" s="321"/>
+      <c r="O39" s="321"/>
+      <c r="P39" s="321"/>
+      <c r="Q39" s="321"/>
+      <c r="R39" s="321"/>
+      <c r="S39" s="321"/>
+      <c r="T39" s="321"/>
+      <c r="U39" s="321"/>
+      <c r="V39" s="321"/>
+      <c r="W39" s="321"/>
+      <c r="X39" s="321"/>
+      <c r="Y39" s="321"/>
+      <c r="Z39" s="321"/>
+      <c r="AA39" s="321"/>
+      <c r="AB39" s="321"/>
+      <c r="AC39" s="321"/>
+      <c r="AD39" s="321"/>
+      <c r="AE39" s="321"/>
+      <c r="AF39" s="321"/>
+      <c r="AG39" s="321"/>
+      <c r="AH39" s="321"/>
+      <c r="AI39" s="321"/>
+      <c r="AJ39" s="321"/>
     </row>
     <row r="40" spans="1:45" x14ac:dyDescent="0.4">
-      <c r="B40" s="319"/>
-[...33 lines deleted...]
-      <c r="AJ40" s="319"/>
+      <c r="B40" s="321"/>
+      <c r="C40" s="321"/>
+      <c r="D40" s="321"/>
+      <c r="E40" s="321"/>
+      <c r="F40" s="321"/>
+      <c r="G40" s="321"/>
+      <c r="H40" s="321"/>
+      <c r="I40" s="321"/>
+      <c r="J40" s="321"/>
+      <c r="K40" s="321"/>
+      <c r="L40" s="321"/>
+      <c r="M40" s="321"/>
+      <c r="N40" s="321"/>
+      <c r="O40" s="321"/>
+      <c r="P40" s="321"/>
+      <c r="Q40" s="321"/>
+      <c r="R40" s="321"/>
+      <c r="S40" s="321"/>
+      <c r="T40" s="321"/>
+      <c r="U40" s="321"/>
+      <c r="V40" s="321"/>
+      <c r="W40" s="321"/>
+      <c r="X40" s="321"/>
+      <c r="Y40" s="321"/>
+      <c r="Z40" s="321"/>
+      <c r="AA40" s="321"/>
+      <c r="AB40" s="321"/>
+      <c r="AC40" s="321"/>
+      <c r="AD40" s="321"/>
+      <c r="AE40" s="321"/>
+      <c r="AF40" s="321"/>
+      <c r="AG40" s="321"/>
+      <c r="AH40" s="321"/>
+      <c r="AI40" s="321"/>
+      <c r="AJ40" s="321"/>
     </row>
     <row r="41" spans="1:45" ht="12.75" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B41" s="319"/>
-[...33 lines deleted...]
-      <c r="AJ41" s="319"/>
+      <c r="B41" s="321"/>
+      <c r="C41" s="321"/>
+      <c r="D41" s="321"/>
+      <c r="E41" s="321"/>
+      <c r="F41" s="321"/>
+      <c r="G41" s="321"/>
+      <c r="H41" s="321"/>
+      <c r="I41" s="321"/>
+      <c r="J41" s="321"/>
+      <c r="K41" s="321"/>
+      <c r="L41" s="321"/>
+      <c r="M41" s="321"/>
+      <c r="N41" s="321"/>
+      <c r="O41" s="321"/>
+      <c r="P41" s="321"/>
+      <c r="Q41" s="321"/>
+      <c r="R41" s="321"/>
+      <c r="S41" s="321"/>
+      <c r="T41" s="321"/>
+      <c r="U41" s="321"/>
+      <c r="V41" s="321"/>
+      <c r="W41" s="321"/>
+      <c r="X41" s="321"/>
+      <c r="Y41" s="321"/>
+      <c r="Z41" s="321"/>
+      <c r="AA41" s="321"/>
+      <c r="AB41" s="321"/>
+      <c r="AC41" s="321"/>
+      <c r="AD41" s="321"/>
+      <c r="AE41" s="321"/>
+      <c r="AF41" s="321"/>
+      <c r="AG41" s="321"/>
+      <c r="AH41" s="321"/>
+      <c r="AI41" s="321"/>
+      <c r="AJ41" s="321"/>
     </row>
     <row r="42" spans="1:45" ht="50.1" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B42" s="319"/>
-[...33 lines deleted...]
-      <c r="AJ42" s="319"/>
+      <c r="B42" s="321"/>
+      <c r="C42" s="321"/>
+      <c r="D42" s="321"/>
+      <c r="E42" s="321"/>
+      <c r="F42" s="321"/>
+      <c r="G42" s="321"/>
+      <c r="H42" s="321"/>
+      <c r="I42" s="321"/>
+      <c r="J42" s="321"/>
+      <c r="K42" s="321"/>
+      <c r="L42" s="321"/>
+      <c r="M42" s="321"/>
+      <c r="N42" s="321"/>
+      <c r="O42" s="321"/>
+      <c r="P42" s="321"/>
+      <c r="Q42" s="321"/>
+      <c r="R42" s="321"/>
+      <c r="S42" s="321"/>
+      <c r="T42" s="321"/>
+      <c r="U42" s="321"/>
+      <c r="V42" s="321"/>
+      <c r="W42" s="321"/>
+      <c r="X42" s="321"/>
+      <c r="Y42" s="321"/>
+      <c r="Z42" s="321"/>
+      <c r="AA42" s="321"/>
+      <c r="AB42" s="321"/>
+      <c r="AC42" s="321"/>
+      <c r="AD42" s="321"/>
+      <c r="AE42" s="321"/>
+      <c r="AF42" s="321"/>
+      <c r="AG42" s="321"/>
+      <c r="AH42" s="321"/>
+      <c r="AI42" s="321"/>
+      <c r="AJ42" s="321"/>
     </row>
     <row r="43" spans="1:45" s="29" customFormat="1" ht="27.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A43" s="67"/>
-      <c r="B43" s="320" t="s">
-[...35 lines deleted...]
-      <c r="AJ43" s="320"/>
+      <c r="B43" s="322" t="s">
+        <v>244</v>
+      </c>
+      <c r="C43" s="322"/>
+      <c r="D43" s="322"/>
+      <c r="E43" s="322"/>
+      <c r="F43" s="322"/>
+      <c r="G43" s="322"/>
+      <c r="H43" s="322"/>
+      <c r="I43" s="322"/>
+      <c r="J43" s="322"/>
+      <c r="K43" s="322"/>
+      <c r="L43" s="322"/>
+      <c r="M43" s="322"/>
+      <c r="N43" s="322"/>
+      <c r="O43" s="322"/>
+      <c r="P43" s="322"/>
+      <c r="Q43" s="322"/>
+      <c r="R43" s="322"/>
+      <c r="S43" s="322"/>
+      <c r="T43" s="322"/>
+      <c r="U43" s="322"/>
+      <c r="V43" s="322"/>
+      <c r="W43" s="322"/>
+      <c r="X43" s="322"/>
+      <c r="Y43" s="322"/>
+      <c r="Z43" s="322"/>
+      <c r="AA43" s="322"/>
+      <c r="AB43" s="322"/>
+      <c r="AC43" s="322"/>
+      <c r="AD43" s="322"/>
+      <c r="AE43" s="322"/>
+      <c r="AF43" s="322"/>
+      <c r="AG43" s="322"/>
+      <c r="AH43" s="322"/>
+      <c r="AI43" s="322"/>
+      <c r="AJ43" s="322"/>
       <c r="AK43" s="68"/>
       <c r="AL43" s="1"/>
       <c r="AM43" s="1"/>
       <c r="AN43" s="1"/>
       <c r="AO43" s="1"/>
       <c r="AP43" s="1"/>
       <c r="AQ43" s="1"/>
       <c r="AR43" s="1"/>
       <c r="AS43" s="1"/>
     </row>
     <row r="44" spans="1:45" s="29" customFormat="1" ht="27.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A44" s="67"/>
       <c r="B44" s="69" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="C44" s="70"/>
       <c r="D44" s="84"/>
       <c r="E44" s="84"/>
       <c r="F44" s="84"/>
       <c r="G44" s="84"/>
       <c r="H44" s="84"/>
       <c r="I44" s="84"/>
       <c r="J44" s="84"/>
       <c r="K44" s="84"/>
       <c r="L44" s="84"/>
       <c r="M44" s="84"/>
       <c r="N44" s="84"/>
       <c r="O44" s="84"/>
       <c r="P44" s="84"/>
       <c r="Q44" s="84"/>
       <c r="R44" s="84"/>
       <c r="S44" s="84"/>
       <c r="T44" s="84"/>
       <c r="U44" s="84"/>
       <c r="V44" s="84"/>
       <c r="W44" s="84"/>
       <c r="X44" s="84"/>
       <c r="Y44" s="84"/>
       <c r="Z44" s="84"/>
       <c r="AA44" s="84"/>
       <c r="AB44" s="84"/>
       <c r="AC44" s="84"/>
       <c r="AD44" s="84"/>
       <c r="AE44" s="84"/>
       <c r="AF44" s="84"/>
       <c r="AG44" s="84"/>
       <c r="AH44" s="84"/>
       <c r="AI44" s="84"/>
       <c r="AJ44" s="84"/>
       <c r="AK44" s="68"/>
       <c r="AL44" s="1"/>
       <c r="AM44" s="1"/>
       <c r="AN44" s="1"/>
       <c r="AO44" s="1"/>
       <c r="AP44" s="1"/>
       <c r="AQ44" s="1"/>
       <c r="AR44" s="1"/>
       <c r="AS44" s="1"/>
     </row>
     <row r="45" spans="1:45" s="29" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A45" s="5"/>
       <c r="B45" s="71"/>
-      <c r="C45" s="321" t="s">
-[...34 lines deleted...]
-      <c r="AJ45" s="321"/>
+      <c r="C45" s="323" t="s">
+        <v>246</v>
+      </c>
+      <c r="D45" s="323"/>
+      <c r="E45" s="323"/>
+      <c r="F45" s="323"/>
+      <c r="G45" s="323"/>
+      <c r="H45" s="323"/>
+      <c r="I45" s="323"/>
+      <c r="J45" s="323"/>
+      <c r="K45" s="323"/>
+      <c r="L45" s="323"/>
+      <c r="M45" s="323"/>
+      <c r="N45" s="323"/>
+      <c r="O45" s="323"/>
+      <c r="P45" s="323"/>
+      <c r="Q45" s="323"/>
+      <c r="R45" s="323"/>
+      <c r="S45" s="323"/>
+      <c r="T45" s="323"/>
+      <c r="U45" s="323"/>
+      <c r="V45" s="323"/>
+      <c r="W45" s="323"/>
+      <c r="X45" s="323"/>
+      <c r="Y45" s="323"/>
+      <c r="Z45" s="323"/>
+      <c r="AA45" s="323"/>
+      <c r="AB45" s="323"/>
+      <c r="AC45" s="323"/>
+      <c r="AD45" s="323"/>
+      <c r="AE45" s="323"/>
+      <c r="AF45" s="323"/>
+      <c r="AG45" s="323"/>
+      <c r="AH45" s="323"/>
+      <c r="AI45" s="323"/>
+      <c r="AJ45" s="323"/>
       <c r="AK45" s="30"/>
       <c r="AL45" s="30"/>
       <c r="AM45" s="76"/>
     </row>
     <row r="46" spans="1:45" s="1" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A46" s="5"/>
       <c r="B46" s="71"/>
-      <c r="C46" s="321"/>
-[...32 lines deleted...]
-      <c r="AJ46" s="321"/>
+      <c r="C46" s="323"/>
+      <c r="D46" s="323"/>
+      <c r="E46" s="323"/>
+      <c r="F46" s="323"/>
+      <c r="G46" s="323"/>
+      <c r="H46" s="323"/>
+      <c r="I46" s="323"/>
+      <c r="J46" s="323"/>
+      <c r="K46" s="323"/>
+      <c r="L46" s="323"/>
+      <c r="M46" s="323"/>
+      <c r="N46" s="323"/>
+      <c r="O46" s="323"/>
+      <c r="P46" s="323"/>
+      <c r="Q46" s="323"/>
+      <c r="R46" s="323"/>
+      <c r="S46" s="323"/>
+      <c r="T46" s="323"/>
+      <c r="U46" s="323"/>
+      <c r="V46" s="323"/>
+      <c r="W46" s="323"/>
+      <c r="X46" s="323"/>
+      <c r="Y46" s="323"/>
+      <c r="Z46" s="323"/>
+      <c r="AA46" s="323"/>
+      <c r="AB46" s="323"/>
+      <c r="AC46" s="323"/>
+      <c r="AD46" s="323"/>
+      <c r="AE46" s="323"/>
+      <c r="AF46" s="323"/>
+      <c r="AG46" s="323"/>
+      <c r="AH46" s="323"/>
+      <c r="AI46" s="323"/>
+      <c r="AJ46" s="323"/>
       <c r="AK46" s="5"/>
       <c r="AL46" s="5"/>
     </row>
     <row r="47" spans="1:45" s="72" customFormat="1" ht="18.75" x14ac:dyDescent="0.4">
       <c r="B47" s="73"/>
-      <c r="C47" s="321"/>
-[...32 lines deleted...]
-      <c r="AJ47" s="321"/>
+      <c r="C47" s="323"/>
+      <c r="D47" s="323"/>
+      <c r="E47" s="323"/>
+      <c r="F47" s="323"/>
+      <c r="G47" s="323"/>
+      <c r="H47" s="323"/>
+      <c r="I47" s="323"/>
+      <c r="J47" s="323"/>
+      <c r="K47" s="323"/>
+      <c r="L47" s="323"/>
+      <c r="M47" s="323"/>
+      <c r="N47" s="323"/>
+      <c r="O47" s="323"/>
+      <c r="P47" s="323"/>
+      <c r="Q47" s="323"/>
+      <c r="R47" s="323"/>
+      <c r="S47" s="323"/>
+      <c r="T47" s="323"/>
+      <c r="U47" s="323"/>
+      <c r="V47" s="323"/>
+      <c r="W47" s="323"/>
+      <c r="X47" s="323"/>
+      <c r="Y47" s="323"/>
+      <c r="Z47" s="323"/>
+      <c r="AA47" s="323"/>
+      <c r="AB47" s="323"/>
+      <c r="AC47" s="323"/>
+      <c r="AD47" s="323"/>
+      <c r="AE47" s="323"/>
+      <c r="AF47" s="323"/>
+      <c r="AG47" s="323"/>
+      <c r="AH47" s="323"/>
+      <c r="AI47" s="323"/>
+      <c r="AJ47" s="323"/>
     </row>
     <row r="48" spans="1:45" s="44" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B48" s="73"/>
-      <c r="C48" s="321"/>
-[...32 lines deleted...]
-      <c r="AJ48" s="321"/>
+      <c r="C48" s="323"/>
+      <c r="D48" s="323"/>
+      <c r="E48" s="323"/>
+      <c r="F48" s="323"/>
+      <c r="G48" s="323"/>
+      <c r="H48" s="323"/>
+      <c r="I48" s="323"/>
+      <c r="J48" s="323"/>
+      <c r="K48" s="323"/>
+      <c r="L48" s="323"/>
+      <c r="M48" s="323"/>
+      <c r="N48" s="323"/>
+      <c r="O48" s="323"/>
+      <c r="P48" s="323"/>
+      <c r="Q48" s="323"/>
+      <c r="R48" s="323"/>
+      <c r="S48" s="323"/>
+      <c r="T48" s="323"/>
+      <c r="U48" s="323"/>
+      <c r="V48" s="323"/>
+      <c r="W48" s="323"/>
+      <c r="X48" s="323"/>
+      <c r="Y48" s="323"/>
+      <c r="Z48" s="323"/>
+      <c r="AA48" s="323"/>
+      <c r="AB48" s="323"/>
+      <c r="AC48" s="323"/>
+      <c r="AD48" s="323"/>
+      <c r="AE48" s="323"/>
+      <c r="AF48" s="323"/>
+      <c r="AG48" s="323"/>
+      <c r="AH48" s="323"/>
+      <c r="AI48" s="323"/>
+      <c r="AJ48" s="323"/>
     </row>
     <row r="49" spans="1:45" s="29" customFormat="1" ht="27.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A49" s="67"/>
       <c r="B49" s="69" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="C49" s="70"/>
       <c r="D49" s="84"/>
       <c r="E49" s="84"/>
       <c r="F49" s="84"/>
       <c r="G49" s="84"/>
       <c r="H49" s="84"/>
       <c r="I49" s="84"/>
       <c r="J49" s="84"/>
       <c r="K49" s="84"/>
       <c r="L49" s="84"/>
       <c r="M49" s="84"/>
       <c r="N49" s="84"/>
       <c r="O49" s="84"/>
       <c r="P49" s="84"/>
       <c r="Q49" s="84"/>
       <c r="R49" s="84"/>
       <c r="S49" s="84"/>
       <c r="T49" s="84"/>
       <c r="U49" s="84"/>
       <c r="V49" s="84"/>
       <c r="W49" s="84"/>
       <c r="X49" s="84"/>
       <c r="Y49" s="84"/>
       <c r="Z49" s="84"/>
       <c r="AA49" s="84"/>
       <c r="AB49" s="84"/>
       <c r="AC49" s="84"/>
       <c r="AD49" s="84"/>
       <c r="AE49" s="84"/>
       <c r="AF49" s="84"/>
       <c r="AG49" s="84"/>
       <c r="AH49" s="84"/>
       <c r="AI49" s="84"/>
       <c r="AJ49" s="84"/>
       <c r="AK49" s="68"/>
       <c r="AL49" s="1"/>
       <c r="AM49" s="1"/>
       <c r="AN49" s="1"/>
       <c r="AO49" s="1"/>
       <c r="AP49" s="1"/>
       <c r="AQ49" s="1"/>
       <c r="AR49" s="1"/>
       <c r="AS49" s="1"/>
     </row>
     <row r="50" spans="1:45" ht="32.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B50" s="74"/>
-      <c r="C50" s="311" t="s">
-[...34 lines deleted...]
-      <c r="AJ50" s="311"/>
+      <c r="C50" s="313" t="s">
+        <v>248</v>
+      </c>
+      <c r="D50" s="313"/>
+      <c r="E50" s="313"/>
+      <c r="F50" s="313"/>
+      <c r="G50" s="313"/>
+      <c r="H50" s="313"/>
+      <c r="I50" s="313"/>
+      <c r="J50" s="313"/>
+      <c r="K50" s="313"/>
+      <c r="L50" s="313"/>
+      <c r="M50" s="313"/>
+      <c r="N50" s="313"/>
+      <c r="O50" s="313"/>
+      <c r="P50" s="313"/>
+      <c r="Q50" s="313"/>
+      <c r="R50" s="313"/>
+      <c r="S50" s="313"/>
+      <c r="T50" s="313"/>
+      <c r="U50" s="313"/>
+      <c r="V50" s="313"/>
+      <c r="W50" s="313"/>
+      <c r="X50" s="313"/>
+      <c r="Y50" s="313"/>
+      <c r="Z50" s="313"/>
+      <c r="AA50" s="313"/>
+      <c r="AB50" s="313"/>
+      <c r="AC50" s="313"/>
+      <c r="AD50" s="313"/>
+      <c r="AE50" s="313"/>
+      <c r="AF50" s="313"/>
+      <c r="AG50" s="313"/>
+      <c r="AH50" s="313"/>
+      <c r="AI50" s="313"/>
+      <c r="AJ50" s="313"/>
     </row>
     <row r="51" spans="1:45" ht="12.2" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B51" s="74"/>
       <c r="C51" s="74"/>
       <c r="D51" s="74"/>
       <c r="E51" s="74"/>
       <c r="F51" s="74"/>
       <c r="G51" s="74"/>
       <c r="H51" s="74"/>
       <c r="I51" s="74"/>
       <c r="J51" s="74"/>
       <c r="K51" s="74"/>
       <c r="L51" s="74"/>
       <c r="M51" s="74"/>
       <c r="N51" s="74"/>
       <c r="O51" s="74"/>
       <c r="P51" s="74"/>
       <c r="Q51" s="74"/>
       <c r="R51" s="74"/>
       <c r="S51" s="74"/>
       <c r="T51" s="74"/>
       <c r="U51" s="74"/>
       <c r="V51" s="74"/>
       <c r="W51" s="74"/>
       <c r="X51" s="74"/>
       <c r="Y51" s="74"/>
       <c r="Z51" s="74"/>
       <c r="AA51" s="74"/>
       <c r="AB51" s="74"/>
       <c r="AC51" s="74"/>
       <c r="AD51" s="74"/>
       <c r="AE51" s="74"/>
       <c r="AF51" s="74"/>
       <c r="AG51" s="74"/>
       <c r="AH51" s="74"/>
       <c r="AI51" s="74"/>
       <c r="AJ51" s="74"/>
     </row>
   </sheetData>
+  <sheetProtection algorithmName="SHA-512" hashValue="i8ZSMzZylZDQABHjSZq82LImLHTEZf/liOPPQ4caiZCIGMtH6pIiW5BlJUDsF7Ha+hszecpsejv/ktHoKpnHDA==" saltValue="PwIbJUnIQeYVQ9uloxca7Q==" spinCount="100000" sheet="1" formatCells="0" formatColumns="0" formatRows="0" insertColumns="0" insertRows="0" insertHyperlinks="0" deleteColumns="0" deleteRows="0" sort="0" autoFilter="0" pivotTables="0"/>
   <mergeCells count="125">
     <mergeCell ref="B1:D1"/>
     <mergeCell ref="AD1:AJ1"/>
     <mergeCell ref="B2:AC2"/>
     <mergeCell ref="AD2:AJ2"/>
     <mergeCell ref="B4:AJ4"/>
     <mergeCell ref="B5:G6"/>
     <mergeCell ref="H5:O7"/>
     <mergeCell ref="Q5:V7"/>
     <mergeCell ref="X5:AB5"/>
     <mergeCell ref="AD5:AJ7"/>
     <mergeCell ref="X6:AB6"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="E7:G7"/>
     <mergeCell ref="X7:AB7"/>
     <mergeCell ref="X8:AB8"/>
     <mergeCell ref="AD8:AI8"/>
     <mergeCell ref="B9:D9"/>
     <mergeCell ref="E9:G9"/>
     <mergeCell ref="H9:M9"/>
     <mergeCell ref="N9:O9"/>
     <mergeCell ref="Q9:S9"/>
     <mergeCell ref="T9:V9"/>
     <mergeCell ref="X9:AB9"/>
     <mergeCell ref="AD9:AI9"/>